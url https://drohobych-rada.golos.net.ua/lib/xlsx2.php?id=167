--- v0 (2026-01-28)
+++ v1 (2026-04-29)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="221">
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
@@ -501,50 +501,221 @@
     <t>22.01.26  13:26:22</t>
   </si>
   <si>
     <t>11016Про припинення права оренди земельної ділянки на вул. В. Іваника, 80 в м. Стебнику</t>
   </si>
   <si>
     <t>22.01.26  13:26:58</t>
   </si>
   <si>
     <t>11017Про продаж земельної ділянки у власність на вул. Грушевського, 57/11 у м. Дрогобичі</t>
   </si>
   <si>
     <t>22.01.26  13:28:11</t>
   </si>
   <si>
     <t>22.01.26  13:28:56</t>
   </si>
   <si>
     <t>22.01.26  13:29:46</t>
   </si>
   <si>
     <t>22.01.26  13:30:27</t>
   </si>
   <si>
     <t>22.01.26  13:31:05</t>
+  </si>
+  <si>
+    <t>05.02.26  10:46:54</t>
+  </si>
+  <si>
+    <t>05.02.26  10:47:54</t>
+  </si>
+  <si>
+    <t>05.02.26  10:49:04</t>
+  </si>
+  <si>
+    <t>05.02.26  10:49:54</t>
+  </si>
+  <si>
+    <t>05.02.26  10:50:34</t>
+  </si>
+  <si>
+    <t>05.02.26  10:52:17</t>
+  </si>
+  <si>
+    <t>05.02.26  10:54:19</t>
+  </si>
+  <si>
+    <t>05.02.26  10:55:09</t>
+  </si>
+  <si>
+    <t>05.02.26  10:55:56</t>
+  </si>
+  <si>
+    <t>05.02.26  10:56:49</t>
+  </si>
+  <si>
+    <t>05.02.26  10:57:36</t>
+  </si>
+  <si>
+    <t>05.02.26  10:58:30</t>
+  </si>
+  <si>
+    <t>05.02.26  10:59:39</t>
+  </si>
+  <si>
+    <t>05.02.26  11:00:27</t>
+  </si>
+  <si>
+    <t>05.02.26  11:05:01</t>
+  </si>
+  <si>
+    <t>11037Про внесення змін до бюджету Дрогобицької міської територіальної громади на 2025 рік</t>
+  </si>
+  <si>
+    <t>05.02.26  11:06:14</t>
+  </si>
+  <si>
+    <t>05.02.26  11:06:50</t>
+  </si>
+  <si>
+    <t>11039Про затвердження Програми «Покращення обороноздатності *** на 2026 рік»</t>
+  </si>
+  <si>
+    <t>05.02.26  11:07:27</t>
+  </si>
+  <si>
+    <t>11040Про затвердження Програми «Покращення обороноздатності ***на 2026 рік»</t>
+  </si>
+  <si>
+    <t>05.02.26  11:08:03</t>
+  </si>
+  <si>
+    <t>11041Про затвердження Програми «Покращення обороноздатності *** на 2026 рік»</t>
+  </si>
+  <si>
+    <t>05.02.26  11:08:41</t>
+  </si>
+  <si>
+    <t>05.02.26  11:09:18</t>
+  </si>
+  <si>
+    <t>05.02.26  11:09:55</t>
+  </si>
+  <si>
+    <t>05.02.26  11:10:35</t>
+  </si>
+  <si>
+    <t>05.02.26  11:12:31</t>
+  </si>
+  <si>
+    <t>05.02.26  11:13:10</t>
+  </si>
+  <si>
+    <t>11047Про передачу функцій замовника з капітального ремонту скверу</t>
+  </si>
+  <si>
+    <t>05.02.26  11:14:27</t>
+  </si>
+  <si>
+    <t>05.02.26  11:16:52</t>
+  </si>
+  <si>
+    <t>11049Про відпочинок дітей</t>
+  </si>
+  <si>
+    <t>05.02.26  11:18:32</t>
+  </si>
+  <si>
+    <t>05.02.26  11:19:09</t>
+  </si>
+  <si>
+    <t>11051Про внесення змін у рішення Дрогобицької міської ради від 22.01.2026р. № 3839</t>
+  </si>
+  <si>
+    <t>05.02.26  11:20:29</t>
+  </si>
+  <si>
+    <t>11052Про встановлення розміру річної орендної плати ***</t>
+  </si>
+  <si>
+    <t>05.02.26  11:23:15</t>
+  </si>
+  <si>
+    <t>11053поправка !% на голосування</t>
+  </si>
+  <si>
+    <t>05.02.26  11:23:54</t>
+  </si>
+  <si>
+    <t>11054Про встановлення розміру річної орендної плати ***</t>
+  </si>
+  <si>
+    <t>05.02.26  11:25:08</t>
+  </si>
+  <si>
+    <t>11055Про встановлення розміру орендної плати на земельну ділянку ***</t>
+  </si>
+  <si>
+    <t>05.02.26  11:26:01</t>
+  </si>
+  <si>
+    <t>05.02.26  11:26:44</t>
+  </si>
+  <si>
+    <t>05.02.26  11:27:20</t>
+  </si>
+  <si>
+    <t>05.02.26  11:28:09</t>
+  </si>
+  <si>
+    <t>05.02.26  11:28:47</t>
+  </si>
+  <si>
+    <t>05.02.26  11:29:25</t>
+  </si>
+  <si>
+    <t>05.02.26  11:30:44</t>
+  </si>
+  <si>
+    <t>05.02.26  11:31:24</t>
+  </si>
+  <si>
+    <t>05.02.26  11:32:26</t>
+  </si>
+  <si>
+    <t>05.02.26  11:33:11</t>
+  </si>
+  <si>
+    <t>05.02.26  11:34:06</t>
+  </si>
+  <si>
+    <t>05.02.26  11:34:55</t>
+  </si>
+  <si>
+    <t>05.02.26  11:36:53</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -569,51 +740,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AU80"/>
+  <dimension ref="A1:AU126"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="15"/>
     <col min="10" max="10" width="15"/>
     <col min="11" max="11" width="15"/>
     <col min="12" max="12" width="15"/>
     <col min="13" max="13" width="15"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="15"/>
     <col min="16" max="16" width="15"/>
     <col min="17" max="17" width="15"/>
     <col min="18" max="18" width="15"/>
     <col min="19" max="19" width="15"/>
     <col min="20" max="20" width="15"/>
     <col min="21" max="21" width="15"/>
     <col min="22" max="22" width="15"/>
     <col min="23" max="23" width="15"/>
     <col min="24" max="24" width="15"/>
@@ -12164,44 +12335,6692 @@
       <c r="AN80" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO80" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP80" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AQ80" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR80" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS80" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AT80" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AU80" t="s" s="5">
         <v>52</v>
       </c>
     </row>
+    <row r="81">
+      <c r="A81">
+        <v>80</v>
+      </c>
+      <c r="B81" t="s">
+        <v>164</v>
+      </c>
+      <c r="C81" t="inlineStr" s="4">
+        <is>
+          <t>11023Про внесення змін та доповнень до порядку денного LХХV сесії Дрогобицької міської ради</t>
+        </is>
+      </c>
+      <c r="D81" t="s">
+        <v>49</v>
+      </c>
+      <c r="E81" t="s">
+        <v>50</v>
+      </c>
+      <c r="F81">
+        <v>23</v>
+      </c>
+      <c r="G81">
+        <v>0</v>
+      </c>
+      <c r="H81">
+        <v>0</v>
+      </c>
+      <c r="I81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M81" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="N81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O81" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P81" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Q81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W81" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Y81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE81" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AN81" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU81" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>81</v>
+      </c>
+      <c r="B82" t="s">
+        <v>165</v>
+      </c>
+      <c r="C82" t="inlineStr" s="4">
+        <is>
+          <t>11024до порядку денного Про надання згоди на безоплатне прийняття з державної власності у комунальну власність Дрогобицької міської територіальної громади об’єктів нерухомого майна</t>
+        </is>
+      </c>
+      <c r="D82" t="s">
+        <v>56</v>
+      </c>
+      <c r="E82" t="s">
+        <v>50</v>
+      </c>
+      <c r="F82">
+        <v>23</v>
+      </c>
+      <c r="G82">
+        <v>0</v>
+      </c>
+      <c r="H82">
+        <v>0</v>
+      </c>
+      <c r="I82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M82" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="N82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O82" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P82" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Q82" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Y82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE82" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG82" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AH82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM82" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU82" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>82</v>
+      </c>
+      <c r="B83" t="s">
+        <v>166</v>
+      </c>
+      <c r="C83" t="inlineStr" s="4">
+        <is>
+          <t>11025до порядку денного Про затвердження Програми співфінансування капітального ремонту багатоквартирних будинків розташованих на території Дрогобицької міської територіальної громади на</t>
+        </is>
+      </c>
+      <c r="D83" t="s">
+        <v>56</v>
+      </c>
+      <c r="E83" t="s">
+        <v>50</v>
+      </c>
+      <c r="F83">
+        <v>25</v>
+      </c>
+      <c r="G83">
+        <v>0</v>
+      </c>
+      <c r="H83">
+        <v>0</v>
+      </c>
+      <c r="I83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M83" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="N83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Y83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE83" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH83" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM83" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR83" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AS83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU83" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>83</v>
+      </c>
+      <c r="B84" t="s">
+        <v>167</v>
+      </c>
+      <c r="C84" t="inlineStr" s="4">
+        <is>
+          <t>11026до порядеу деноого Про внесення змін до Положення про департамент міського господарства Дрогобицької міської ради</t>
+        </is>
+      </c>
+      <c r="D84" t="s">
+        <v>56</v>
+      </c>
+      <c r="E84" t="s">
+        <v>50</v>
+      </c>
+      <c r="F84">
+        <v>27</v>
+      </c>
+      <c r="G84">
+        <v>0</v>
+      </c>
+      <c r="H84">
+        <v>0</v>
+      </c>
+      <c r="I84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W84" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Y84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM84" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU84" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>84</v>
+      </c>
+      <c r="B85" t="s">
+        <v>168</v>
+      </c>
+      <c r="C85" t="inlineStr" s="4">
+        <is>
+          <t>11027до порядку денного Про затвердження Програми заходів із землеустрою об’єктів житлово-комунального господарства на 2026-2029 роки</t>
+        </is>
+      </c>
+      <c r="D85" t="s">
+        <v>56</v>
+      </c>
+      <c r="E85" t="s">
+        <v>50</v>
+      </c>
+      <c r="F85">
+        <v>24</v>
+      </c>
+      <c r="G85">
+        <v>0</v>
+      </c>
+      <c r="H85">
+        <v>0</v>
+      </c>
+      <c r="I85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N85" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O85" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W85" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Y85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH85" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ85" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AK85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM85" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU85" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>85</v>
+      </c>
+      <c r="B86" t="s">
+        <v>169</v>
+      </c>
+      <c r="C86" t="inlineStr" s="4">
+        <is>
+          <t>11028до порядку денного Про визначення організатором конкурсів з відбору суб’єктів для здійснення споживчих та рекреаційних послуг у межах спеціально відведених рекреаційних ділянок об’єкта</t>
+        </is>
+      </c>
+      <c r="D86" t="s">
+        <v>56</v>
+      </c>
+      <c r="E86" t="s">
+        <v>127</v>
+      </c>
+      <c r="F86">
+        <v>18</v>
+      </c>
+      <c r="G86">
+        <v>0</v>
+      </c>
+      <c r="H86">
+        <v>0</v>
+      </c>
+      <c r="I86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M86" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="N86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O86" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q86" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R86" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="S86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W86" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Y86" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Z86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB86" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG86" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AH86" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL86" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AM86" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN86" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU86" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>86</v>
+      </c>
+      <c r="B87" t="s">
+        <v>170</v>
+      </c>
+      <c r="C87" t="inlineStr" s="4">
+        <is>
+          <t>11029до порядку денного Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) зі зміною її конфвгурації та</t>
+        </is>
+      </c>
+      <c r="D87" t="s">
+        <v>56</v>
+      </c>
+      <c r="E87" t="s">
+        <v>50</v>
+      </c>
+      <c r="F87">
+        <v>25</v>
+      </c>
+      <c r="G87">
+        <v>0</v>
+      </c>
+      <c r="H87">
+        <v>0</v>
+      </c>
+      <c r="I87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N87" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W87" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB87" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM87" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO87" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP87" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AQ87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU87" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>87</v>
+      </c>
+      <c r="B88" t="s">
+        <v>171</v>
+      </c>
+      <c r="C88" t="inlineStr" s="4">
+        <is>
+          <t>11030Про внесення змін та доповнень до порядку денного LХХV сесії Дрогобицької міської ради</t>
+        </is>
+      </c>
+      <c r="D88" t="s">
+        <v>74</v>
+      </c>
+      <c r="E88" t="s">
+        <v>50</v>
+      </c>
+      <c r="F88">
+        <v>24</v>
+      </c>
+      <c r="G88">
+        <v>0</v>
+      </c>
+      <c r="H88">
+        <v>0</v>
+      </c>
+      <c r="I88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N88" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O88" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W88" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG88" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AH88" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM88" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN88" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU88" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>88</v>
+      </c>
+      <c r="B89" t="s">
+        <v>172</v>
+      </c>
+      <c r="C89" t="inlineStr" s="4">
+        <is>
+          <t>11031Про включення до переліку другого типу об’єктів комунальної  власності територіальної громади в особі Дрогобицької міської ради Львівської області та надання дозволу на укладення</t>
+        </is>
+      </c>
+      <c r="D89" t="s">
+        <v>77</v>
+      </c>
+      <c r="E89" t="s">
+        <v>50</v>
+      </c>
+      <c r="F89">
+        <v>25</v>
+      </c>
+      <c r="G89">
+        <v>0</v>
+      </c>
+      <c r="H89">
+        <v>0</v>
+      </c>
+      <c r="I89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M89" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="N89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O89" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W89" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE89" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN89" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS89" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU89" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>89</v>
+      </c>
+      <c r="B90" t="s">
+        <v>173</v>
+      </c>
+      <c r="C90" t="inlineStr" s="4">
+        <is>
+          <t>11032Про надання згоди на безоплатне прийняття з державної власності у комунальну власність Дрогобицької міської територіальної громади об’єктів нерухомого майна</t>
+        </is>
+      </c>
+      <c r="D90" t="s">
+        <v>77</v>
+      </c>
+      <c r="E90" t="s">
+        <v>50</v>
+      </c>
+      <c r="F90">
+        <v>24</v>
+      </c>
+      <c r="G90">
+        <v>0</v>
+      </c>
+      <c r="H90">
+        <v>0</v>
+      </c>
+      <c r="I90" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="J90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N90" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R90" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="S90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W90" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH90" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM90" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN90" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU90" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>90</v>
+      </c>
+      <c r="B91" t="s">
+        <v>174</v>
+      </c>
+      <c r="C91" t="inlineStr" s="4">
+        <is>
+          <t>11033Про затвердження Програми співфінансування капітального ремонту багатоквартирних будинків розташованих на території Дрогобицької міської територіальної громади на 2026-2029 роки</t>
+        </is>
+      </c>
+      <c r="D91" t="s">
+        <v>77</v>
+      </c>
+      <c r="E91" t="s">
+        <v>50</v>
+      </c>
+      <c r="F91">
+        <v>26</v>
+      </c>
+      <c r="G91">
+        <v>0</v>
+      </c>
+      <c r="H91">
+        <v>0</v>
+      </c>
+      <c r="I91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N91" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W91" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM91" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN91" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU91" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>91</v>
+      </c>
+      <c r="B92" t="s">
+        <v>175</v>
+      </c>
+      <c r="C92" t="inlineStr" s="4">
+        <is>
+          <t>11034Про внесення змін до Положення про департамент міського господарства Дрогобицької міської ради</t>
+        </is>
+      </c>
+      <c r="D92" t="s">
+        <v>77</v>
+      </c>
+      <c r="E92" t="s">
+        <v>50</v>
+      </c>
+      <c r="F92">
+        <v>27</v>
+      </c>
+      <c r="G92">
+        <v>0</v>
+      </c>
+      <c r="H92">
+        <v>0</v>
+      </c>
+      <c r="I92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O92" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W92" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM92" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN92" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU92" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>92</v>
+      </c>
+      <c r="B93" t="s">
+        <v>176</v>
+      </c>
+      <c r="C93" t="inlineStr" s="4">
+        <is>
+          <t>11035Про затвердження Програми заходів із землеустрою об’єктів житлово-комунального господарства на 2026-2029 роки</t>
+        </is>
+      </c>
+      <c r="D93" t="s">
+        <v>77</v>
+      </c>
+      <c r="E93" t="s">
+        <v>50</v>
+      </c>
+      <c r="F93">
+        <v>26</v>
+      </c>
+      <c r="G93">
+        <v>0</v>
+      </c>
+      <c r="H93">
+        <v>0</v>
+      </c>
+      <c r="I93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P93" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Q93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W93" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH93" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM93" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN93" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU93" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>93</v>
+      </c>
+      <c r="B94" t="s">
+        <v>177</v>
+      </c>
+      <c r="C94" t="inlineStr" s="4">
+        <is>
+          <t>11036Про визначення організатором конкурсів з відбору суб’єктів для здійснення споживчих та рекреаційних послуг у межах пеціально відведених рекреаційних ділянок об’єкта ПЗФ</t>
+        </is>
+      </c>
+      <c r="D94" t="s">
+        <v>77</v>
+      </c>
+      <c r="E94" t="s">
+        <v>50</v>
+      </c>
+      <c r="F94">
+        <v>27</v>
+      </c>
+      <c r="G94">
+        <v>0</v>
+      </c>
+      <c r="H94">
+        <v>0</v>
+      </c>
+      <c r="I94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W94" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM94" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN94" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR94" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AS94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU94" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>94</v>
+      </c>
+      <c r="B95" t="s">
+        <v>178</v>
+      </c>
+      <c r="C95" t="s" s="4">
+        <v>179</v>
+      </c>
+      <c r="D95" t="s">
+        <v>77</v>
+      </c>
+      <c r="E95" t="s">
+        <v>50</v>
+      </c>
+      <c r="F95">
+        <v>24</v>
+      </c>
+      <c r="G95">
+        <v>0</v>
+      </c>
+      <c r="H95">
+        <v>0</v>
+      </c>
+      <c r="I95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T95" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U95" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Y95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z95" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC95" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD95" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF95" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI95" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU95" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>95</v>
+      </c>
+      <c r="B96" t="s">
+        <v>180</v>
+      </c>
+      <c r="C96" t="inlineStr" s="4">
+        <is>
+          <t>11038Про затвердження Програми «Покращення матеріально-технічного забезпечення *** на 2026 рік»</t>
+        </is>
+      </c>
+      <c r="D96" t="s">
+        <v>77</v>
+      </c>
+      <c r="E96" t="s">
+        <v>50</v>
+      </c>
+      <c r="F96">
+        <v>29</v>
+      </c>
+      <c r="G96">
+        <v>0</v>
+      </c>
+      <c r="H96">
+        <v>0</v>
+      </c>
+      <c r="I96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH96" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN96" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU96" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>96</v>
+      </c>
+      <c r="B97" t="s">
+        <v>181</v>
+      </c>
+      <c r="C97" t="s" s="4">
+        <v>182</v>
+      </c>
+      <c r="D97" t="s">
+        <v>77</v>
+      </c>
+      <c r="E97" t="s">
+        <v>50</v>
+      </c>
+      <c r="F97">
+        <v>29</v>
+      </c>
+      <c r="G97">
+        <v>0</v>
+      </c>
+      <c r="H97">
+        <v>0</v>
+      </c>
+      <c r="I97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH97" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN97" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU97" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>97</v>
+      </c>
+      <c r="B98" t="s">
+        <v>183</v>
+      </c>
+      <c r="C98" t="s" s="4">
+        <v>184</v>
+      </c>
+      <c r="D98" t="s">
+        <v>77</v>
+      </c>
+      <c r="E98" t="s">
+        <v>50</v>
+      </c>
+      <c r="F98">
+        <v>28</v>
+      </c>
+      <c r="G98">
+        <v>0</v>
+      </c>
+      <c r="H98">
+        <v>0</v>
+      </c>
+      <c r="I98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S98" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="T98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH98" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN98" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU98" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>98</v>
+      </c>
+      <c r="B99" t="s">
+        <v>185</v>
+      </c>
+      <c r="C99" t="s" s="4">
+        <v>186</v>
+      </c>
+      <c r="D99" t="s">
+        <v>77</v>
+      </c>
+      <c r="E99" t="s">
+        <v>50</v>
+      </c>
+      <c r="F99">
+        <v>28</v>
+      </c>
+      <c r="G99">
+        <v>0</v>
+      </c>
+      <c r="H99">
+        <v>0</v>
+      </c>
+      <c r="I99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W99" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH99" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN99" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU99" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>99</v>
+      </c>
+      <c r="B100" t="s">
+        <v>187</v>
+      </c>
+      <c r="C100" t="inlineStr" s="4">
+        <is>
+          <t>11042Про затвердження цільової Програми «Покращення матеріально-технічного забезпечення ***на 2026 рік»</t>
+        </is>
+      </c>
+      <c r="D100" t="s">
+        <v>77</v>
+      </c>
+      <c r="E100" t="s">
+        <v>50</v>
+      </c>
+      <c r="F100">
+        <v>29</v>
+      </c>
+      <c r="G100">
+        <v>0</v>
+      </c>
+      <c r="H100">
+        <v>0</v>
+      </c>
+      <c r="I100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH100" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN100" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU100" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>100</v>
+      </c>
+      <c r="B101" t="s">
+        <v>188</v>
+      </c>
+      <c r="C101" t="inlineStr" s="4">
+        <is>
+          <t>11043Про затвердження цільової Програми «Покращення матеріально-технічного забезпечення Дрогобицького районного відділу поліції ГУНП у Львівській області на 2026 рік»</t>
+        </is>
+      </c>
+      <c r="D101" t="s">
+        <v>77</v>
+      </c>
+      <c r="E101" t="s">
+        <v>50</v>
+      </c>
+      <c r="F101">
+        <v>28</v>
+      </c>
+      <c r="G101">
+        <v>0</v>
+      </c>
+      <c r="H101">
+        <v>0</v>
+      </c>
+      <c r="I101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH101" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM101" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN101" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU101" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>101</v>
+      </c>
+      <c r="B102" t="s">
+        <v>189</v>
+      </c>
+      <c r="C102" t="inlineStr" s="4">
+        <is>
+          <t>11044Про затвердження Програми співфінансування капітального ремонту об’єктів благоустрою: скверів Дрогобицької міської територіальної громади на 2025-2029 роки</t>
+        </is>
+      </c>
+      <c r="D102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E102" t="s">
+        <v>50</v>
+      </c>
+      <c r="F102">
+        <v>27</v>
+      </c>
+      <c r="G102">
+        <v>0</v>
+      </c>
+      <c r="H102">
+        <v>0</v>
+      </c>
+      <c r="I102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N102" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH102" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM102" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN102" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU102" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>102</v>
+      </c>
+      <c r="B103" t="s">
+        <v>190</v>
+      </c>
+      <c r="C103" t="inlineStr" s="4">
+        <is>
+          <t>11045Про внесення змін до рішення Дрогобицької міської ради від 07.08.2025 № 3382 «Про затвердження Програми співфінансування капітального ремонту об’єктів благоустрою Дрогобицької міської</t>
+        </is>
+      </c>
+      <c r="D103" t="s">
+        <v>77</v>
+      </c>
+      <c r="E103" t="s">
+        <v>50</v>
+      </c>
+      <c r="F103">
+        <v>27</v>
+      </c>
+      <c r="G103">
+        <v>0</v>
+      </c>
+      <c r="H103">
+        <v>0</v>
+      </c>
+      <c r="I103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N103" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH103" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM103" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN103" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU103" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>103</v>
+      </c>
+      <c r="B104" t="s">
+        <v>191</v>
+      </c>
+      <c r="C104" t="inlineStr" s="4">
+        <is>
+          <t>11046Про уточнення основного виду економічної діяльності комунального підприємства «Служба муніципального управління» Дрогобицької міської ради</t>
+        </is>
+      </c>
+      <c r="D104" t="s">
+        <v>77</v>
+      </c>
+      <c r="E104" t="s">
+        <v>50</v>
+      </c>
+      <c r="F104">
+        <v>29</v>
+      </c>
+      <c r="G104">
+        <v>0</v>
+      </c>
+      <c r="H104">
+        <v>0</v>
+      </c>
+      <c r="I104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH104" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN104" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU104" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>104</v>
+      </c>
+      <c r="B105" t="s">
+        <v>192</v>
+      </c>
+      <c r="C105" t="s" s="4">
+        <v>193</v>
+      </c>
+      <c r="D105" t="s">
+        <v>77</v>
+      </c>
+      <c r="E105" t="s">
+        <v>50</v>
+      </c>
+      <c r="F105">
+        <v>28</v>
+      </c>
+      <c r="G105">
+        <v>0</v>
+      </c>
+      <c r="H105">
+        <v>0</v>
+      </c>
+      <c r="I105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N105" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH105" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN105" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU105" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>105</v>
+      </c>
+      <c r="B106" t="s">
+        <v>194</v>
+      </c>
+      <c r="C106" t="inlineStr" s="4">
+        <is>
+          <t>11048Про внесення змін в рішення Дрогобицької міської ради від 25 травня 2023 року № 1637 «Про затвердження структури Дрогобицької міської ради, загальної чисельності».</t>
+        </is>
+      </c>
+      <c r="D106" t="s">
+        <v>77</v>
+      </c>
+      <c r="E106" t="s">
+        <v>50</v>
+      </c>
+      <c r="F106">
+        <v>26</v>
+      </c>
+      <c r="G106">
+        <v>0</v>
+      </c>
+      <c r="H106">
+        <v>0</v>
+      </c>
+      <c r="I106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P106" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Q106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM106" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN106" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO106" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR106" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AS106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU106" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>106</v>
+      </c>
+      <c r="B107" t="s">
+        <v>195</v>
+      </c>
+      <c r="C107" t="s" s="4">
+        <v>196</v>
+      </c>
+      <c r="D107" t="s">
+        <v>77</v>
+      </c>
+      <c r="E107" t="s">
+        <v>50</v>
+      </c>
+      <c r="F107">
+        <v>26</v>
+      </c>
+      <c r="G107">
+        <v>0</v>
+      </c>
+      <c r="H107">
+        <v>0</v>
+      </c>
+      <c r="I107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q107" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X107" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Y107" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Z107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB107" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN107" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AP107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU107" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>107</v>
+      </c>
+      <c r="B108" t="s">
+        <v>197</v>
+      </c>
+      <c r="C108" t="inlineStr" s="4">
+        <is>
+          <t>11050Про включення в перелік земельних ділянок несільськогосподарського призначення, які підлягають продажу у власність під об’єктами нерухомого майна, земельних ділянок в м. Дрогобичі</t>
+        </is>
+      </c>
+      <c r="D108" t="s">
+        <v>77</v>
+      </c>
+      <c r="E108" t="s">
+        <v>50</v>
+      </c>
+      <c r="F108">
+        <v>23</v>
+      </c>
+      <c r="G108">
+        <v>0</v>
+      </c>
+      <c r="H108">
+        <v>1</v>
+      </c>
+      <c r="I108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N108" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O108" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y108" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Z108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB108" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE108" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH108" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AI108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN108" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO108" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU108" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>108</v>
+      </c>
+      <c r="B109" t="s">
+        <v>198</v>
+      </c>
+      <c r="C109" t="s" s="4">
+        <v>199</v>
+      </c>
+      <c r="D109" t="s">
+        <v>77</v>
+      </c>
+      <c r="E109" t="s">
+        <v>50</v>
+      </c>
+      <c r="F109">
+        <v>22</v>
+      </c>
+      <c r="G109">
+        <v>0</v>
+      </c>
+      <c r="H109">
+        <v>0</v>
+      </c>
+      <c r="I109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N109" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y109" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Z109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB109" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE109" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM109" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN109" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO109" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR109" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AS109" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU109" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>109</v>
+      </c>
+      <c r="B110" t="s">
+        <v>200</v>
+      </c>
+      <c r="C110" t="s" s="4">
+        <v>201</v>
+      </c>
+      <c r="D110" t="s">
+        <v>49</v>
+      </c>
+      <c r="E110" t="s">
+        <v>50</v>
+      </c>
+      <c r="F110">
+        <v>25</v>
+      </c>
+      <c r="G110">
+        <v>0</v>
+      </c>
+      <c r="H110">
+        <v>0</v>
+      </c>
+      <c r="I110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X110" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Y110" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Z110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB110" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM110" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN110" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO110" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU110" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>110</v>
+      </c>
+      <c r="B111" t="s">
+        <v>202</v>
+      </c>
+      <c r="C111" t="s" s="4">
+        <v>203</v>
+      </c>
+      <c r="D111" t="s">
+        <v>56</v>
+      </c>
+      <c r="E111" t="s">
+        <v>127</v>
+      </c>
+      <c r="F111">
+        <v>17</v>
+      </c>
+      <c r="G111">
+        <v>0</v>
+      </c>
+      <c r="H111">
+        <v>0</v>
+      </c>
+      <c r="I111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K111" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="L111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O111" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q111" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R111" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="S111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W111" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE111" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH111" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ111" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AK111" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AL111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM111" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN111" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO111" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR111" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AS111" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU111" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>111</v>
+      </c>
+      <c r="B112" t="s">
+        <v>204</v>
+      </c>
+      <c r="C112" t="s" s="4">
+        <v>205</v>
+      </c>
+      <c r="D112" t="s">
+        <v>74</v>
+      </c>
+      <c r="E112" t="s">
+        <v>127</v>
+      </c>
+      <c r="F112">
+        <v>4</v>
+      </c>
+      <c r="G112">
+        <v>1</v>
+      </c>
+      <c r="H112">
+        <v>3</v>
+      </c>
+      <c r="I112" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="K112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="L112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="M112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="N112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Q112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R112" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="S112" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="T112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V112" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="W112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Y112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Z112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AB112" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG112" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AK112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AL112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AM112" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP112" t="s" s="5">
+        <v>107</v>
+      </c>
+      <c r="AQ112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AR112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AS112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AU112" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>112</v>
+      </c>
+      <c r="B113" t="s">
+        <v>206</v>
+      </c>
+      <c r="C113" t="s" s="4">
+        <v>207</v>
+      </c>
+      <c r="D113" t="s">
+        <v>77</v>
+      </c>
+      <c r="E113" t="s">
+        <v>127</v>
+      </c>
+      <c r="F113">
+        <v>19</v>
+      </c>
+      <c r="G113">
+        <v>0</v>
+      </c>
+      <c r="H113">
+        <v>0</v>
+      </c>
+      <c r="I113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M113" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="N113" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O113" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q113" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W113" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X113" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Y113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB113" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE113" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH113" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM113" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN113" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO113" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU113" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>113</v>
+      </c>
+      <c r="B114" t="s">
+        <v>208</v>
+      </c>
+      <c r="C114" t="inlineStr" s="4">
+        <is>
+          <t>11056Про затвердження технічної документації з нормативної грошової оцінки земельної ділянки за межами с. Болехівці Дрогобицького району та передачу в оренду земельної ділянки</t>
+        </is>
+      </c>
+      <c r="D114" t="s">
+        <v>77</v>
+      </c>
+      <c r="E114" t="s">
+        <v>50</v>
+      </c>
+      <c r="F114">
+        <v>23</v>
+      </c>
+      <c r="G114">
+        <v>0</v>
+      </c>
+      <c r="H114">
+        <v>0</v>
+      </c>
+      <c r="I114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N114" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O114" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W114" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X114" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Y114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE114" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM114" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN114" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO114" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU114" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>114</v>
+      </c>
+      <c r="B115" t="s">
+        <v>209</v>
+      </c>
+      <c r="C115" t="inlineStr" s="4">
+        <is>
+          <t>11057Про затвердження технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
+        </is>
+      </c>
+      <c r="D115" t="s">
+        <v>77</v>
+      </c>
+      <c r="E115" t="s">
+        <v>50</v>
+      </c>
+      <c r="F115">
+        <v>26</v>
+      </c>
+      <c r="G115">
+        <v>0</v>
+      </c>
+      <c r="H115">
+        <v>0</v>
+      </c>
+      <c r="I115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X115" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Y115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE115" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM115" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN115" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO115" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU115" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>115</v>
+      </c>
+      <c r="B116" t="s">
+        <v>210</v>
+      </c>
+      <c r="C116" t="inlineStr" s="4">
+        <is>
+          <t>11058Про затвердження проекту землеустрою щодо відведення земельної ділянки та передачу земельної ділянки у постійне користування на вул. Залізничній, 2 в с. Верхні Гаї Дрогобицького району</t>
+        </is>
+      </c>
+      <c r="D116" t="s">
+        <v>77</v>
+      </c>
+      <c r="E116" t="s">
+        <v>50</v>
+      </c>
+      <c r="F116">
+        <v>22</v>
+      </c>
+      <c r="G116">
+        <v>0</v>
+      </c>
+      <c r="H116">
+        <v>0</v>
+      </c>
+      <c r="I116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N116" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P116" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Q116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S116" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="T116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X116" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Y116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE116" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM116" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN116" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO116" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU116" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>116</v>
+      </c>
+      <c r="B117" t="s">
+        <v>211</v>
+      </c>
+      <c r="C117" t="inlineStr" s="4">
+        <is>
+          <t>11059Про затвердження проектів землеустрою щодо відведення земельних ділянок, цільове призначення яких змінюється</t>
+        </is>
+      </c>
+      <c r="D117" t="s">
+        <v>77</v>
+      </c>
+      <c r="E117" t="s">
+        <v>50</v>
+      </c>
+      <c r="F117">
+        <v>26</v>
+      </c>
+      <c r="G117">
+        <v>0</v>
+      </c>
+      <c r="H117">
+        <v>0</v>
+      </c>
+      <c r="I117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM117" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN117" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO117" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR117" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AS117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU117" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>117</v>
+      </c>
+      <c r="B118" t="s">
+        <v>212</v>
+      </c>
+      <c r="C118" t="inlineStr" s="4">
+        <is>
+          <t>11060Про затвердження технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості)  для будівництва та обслуговування житлових</t>
+        </is>
+      </c>
+      <c r="D118" t="s">
+        <v>77</v>
+      </c>
+      <c r="E118" t="s">
+        <v>50</v>
+      </c>
+      <c r="F118">
+        <v>27</v>
+      </c>
+      <c r="G118">
+        <v>0</v>
+      </c>
+      <c r="H118">
+        <v>0</v>
+      </c>
+      <c r="I118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM118" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN118" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO118" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU118" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>118</v>
+      </c>
+      <c r="B119" t="s">
+        <v>213</v>
+      </c>
+      <c r="C119" t="inlineStr" s="4">
+        <is>
+          <t>11061Про затвердження проектів землеустрою щодо відведення земельних ділянок загального користування відведені під місця поховання та передачу в постійне користування земельних ділянок</t>
+        </is>
+      </c>
+      <c r="D119" t="s">
+        <v>77</v>
+      </c>
+      <c r="E119" t="s">
+        <v>50</v>
+      </c>
+      <c r="F119">
+        <v>27</v>
+      </c>
+      <c r="G119">
+        <v>0</v>
+      </c>
+      <c r="H119">
+        <v>0</v>
+      </c>
+      <c r="I119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM119" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN119" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO119" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU119" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>119</v>
+      </c>
+      <c r="B120" t="s">
+        <v>214</v>
+      </c>
+      <c r="C120" t="inlineStr" s="4">
+        <is>
+          <t>11062Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки під об’єктом нерухомого майна на вул. О. Дяківа, 4/3 у м. Дрогобичі</t>
+        </is>
+      </c>
+      <c r="D120" t="s">
+        <v>77</v>
+      </c>
+      <c r="E120" t="s">
+        <v>50</v>
+      </c>
+      <c r="F120">
+        <v>26</v>
+      </c>
+      <c r="G120">
+        <v>0</v>
+      </c>
+      <c r="H120">
+        <v>0</v>
+      </c>
+      <c r="I120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X120" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Y120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM120" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN120" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO120" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU120" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>120</v>
+      </c>
+      <c r="B121" t="s">
+        <v>215</v>
+      </c>
+      <c r="C121" t="inlineStr" s="4">
+        <is>
+          <t>11063Про надання дозволу на розроблення технічних документацій із землеустрою щодо інвентаризації земель на земельній ділянки в с. Нижні Гаї Дрогобицького району</t>
+        </is>
+      </c>
+      <c r="D121" t="s">
+        <v>77</v>
+      </c>
+      <c r="E121" t="s">
+        <v>50</v>
+      </c>
+      <c r="F121">
+        <v>25</v>
+      </c>
+      <c r="G121">
+        <v>0</v>
+      </c>
+      <c r="H121">
+        <v>1</v>
+      </c>
+      <c r="I121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X121" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Y121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH121" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AI121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM121" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN121" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO121" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU121" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>121</v>
+      </c>
+      <c r="B122" t="s">
+        <v>216</v>
+      </c>
+      <c r="C122" t="inlineStr" s="4">
+        <is>
+          <t>11064Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки для городництва  в с. Нагуєвичі Дрогобицького району</t>
+        </is>
+      </c>
+      <c r="D122" t="s">
+        <v>77</v>
+      </c>
+      <c r="E122" t="s">
+        <v>127</v>
+      </c>
+      <c r="F122">
+        <v>6</v>
+      </c>
+      <c r="G122">
+        <v>0</v>
+      </c>
+      <c r="H122">
+        <v>3</v>
+      </c>
+      <c r="I122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="J122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="K122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="L122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="M122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="N122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P122" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R122" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S122" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V122" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W122" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="X122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Y122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Z122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA122" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB122" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AC122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG122" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AH122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AK122" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AM122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AQ122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AR122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AS122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AU122" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>122</v>
+      </c>
+      <c r="B123" t="s">
+        <v>217</v>
+      </c>
+      <c r="C123" t="inlineStr" s="4">
+        <is>
+          <t>11065Про включення до переліку земельних ділянок, право оренди яких підлягає продажу на конкурентних засадах (на земельних торгах у формі електронного аукціону), земельної ділянки та про надання</t>
+        </is>
+      </c>
+      <c r="D123" t="s">
+        <v>77</v>
+      </c>
+      <c r="E123" t="s">
+        <v>50</v>
+      </c>
+      <c r="F123">
+        <v>23</v>
+      </c>
+      <c r="G123">
+        <v>0</v>
+      </c>
+      <c r="H123">
+        <v>0</v>
+      </c>
+      <c r="I123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N123" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X123" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Y123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM123" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN123" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO123" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR123" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AS123" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU123" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>123</v>
+      </c>
+      <c r="B124" t="s">
+        <v>218</v>
+      </c>
+      <c r="C124" t="inlineStr" s="4">
+        <is>
+          <t>11066Про  затвердження проекту землеустрою щодо відведення земельної ділянки для будівництва та обслуговування інших будівель громадської забудови, площею 0,0181 га, що розташована: Львівська</t>
+        </is>
+      </c>
+      <c r="D124" t="s">
+        <v>77</v>
+      </c>
+      <c r="E124" t="s">
+        <v>127</v>
+      </c>
+      <c r="F124">
+        <v>19</v>
+      </c>
+      <c r="G124">
+        <v>0</v>
+      </c>
+      <c r="H124">
+        <v>0</v>
+      </c>
+      <c r="I124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N124" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P124" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Q124" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W124" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE124" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ124" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AK124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM124" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN124" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO124" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR124" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AS124" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU124" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>124</v>
+      </c>
+      <c r="B125" t="s">
+        <v>219</v>
+      </c>
+      <c r="C125" t="inlineStr" s="4">
+        <is>
+          <t>11067Про  затвердження проекту землеустрою щодо відведення земельної ділянки для будівництва та обслуговування інших будівель громадської забудови, площею 0,0816 га, що розташована: Львівська</t>
+        </is>
+      </c>
+      <c r="D125" t="s">
+        <v>77</v>
+      </c>
+      <c r="E125" t="s">
+        <v>50</v>
+      </c>
+      <c r="F125">
+        <v>21</v>
+      </c>
+      <c r="G125">
+        <v>0</v>
+      </c>
+      <c r="H125">
+        <v>1</v>
+      </c>
+      <c r="I125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M125" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="N125" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q125" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE125" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM125" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AN125" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO125" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AQ125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR125" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AS125" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU125" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>125</v>
+      </c>
+      <c r="B126" t="s">
+        <v>220</v>
+      </c>
+      <c r="C126" t="inlineStr" s="4">
+        <is>
+          <t>11068Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) зі зміною її конфвгурації та внесення змін до договору</t>
+        </is>
+      </c>
+      <c r="D126" t="s">
+        <v>77</v>
+      </c>
+      <c r="E126" t="s">
+        <v>50</v>
+      </c>
+      <c r="F126">
+        <v>25</v>
+      </c>
+      <c r="G126">
+        <v>1</v>
+      </c>
+      <c r="H126">
+        <v>0</v>
+      </c>
+      <c r="I126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="K126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="L126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="M126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N126" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="R126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="T126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="U126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="V126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="W126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="X126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Z126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AB126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AE126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AH126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AK126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AM126" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN126" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO126" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP126" t="s" s="5">
+        <v>107</v>
+      </c>
+      <c r="AQ126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AT126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU126" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>