--- v0 (2025-12-16)
+++ v1 (2026-09-09)
@@ -9,214 +9,88 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="97">
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
-    <t>Andrukhiv Andriy Vasylovych</t>
-[...115 lines deleted...]
-  <si>
     <t>10.02.22  10:23:13</t>
   </si>
   <si>
     <t>6698Про затвердження порядку денного ХХ сесії Дрогобицької міської ради</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
-    <t>Не голос.</t>
-[...7 lines deleted...]
-  <si>
     <t>10.02.22  10:35:07</t>
   </si>
   <si>
     <t>6709Про затвердження порядку денного ХХ сесії Дрогобицької міської ради</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>10.02.22  10:57:32</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>10.02.22  11:05:36</t>
   </si>
   <si>
     <t>10.02.22  11:11:49</t>
   </si>
   <si>
     <t>6712Про внесення змін до бюджету Дрогобицької міської територіальної громади на 2021 рік</t>
   </si>
   <si>
     <t>10.02.22  11:14:05</t>
@@ -249,53 +123,50 @@
     <t>10.02.22  11:21:46</t>
   </si>
   <si>
     <t>10.02.22  11:23:09</t>
   </si>
   <si>
     <t>6721Про найменування вулиць в  м. Дрогобичі Дрогобицького р. Львівської обл.</t>
   </si>
   <si>
     <t>10.02.22  11:23:52</t>
   </si>
   <si>
     <t>10.02.22  11:24:47</t>
   </si>
   <si>
     <t>10.02.22  11:25:25</t>
   </si>
   <si>
     <t>10.02.22  11:31:17</t>
   </si>
   <si>
     <t>6726Про прийняття звернення</t>
   </si>
   <si>
     <t>10.02.22  11:32:05</t>
-  </si>
-[...1 lines deleted...]
-    <t>Утр.</t>
   </si>
   <si>
     <t>10.02.22  11:32:45</t>
   </si>
   <si>
     <t>10.02.22  11:33:23</t>
   </si>
   <si>
     <t>10.02.22  11:34:13</t>
   </si>
   <si>
     <t>10.02.22  11:34:53</t>
   </si>
   <si>
     <t>10.02.22  11:35:57</t>
   </si>
   <si>
     <t>6732Про встановлення розміру орендної плати за оренду комунального майна</t>
   </si>
   <si>
     <t>10.02.22  11:36:33</t>
   </si>
   <si>
     <t>10.02.22  11:37:12</t>
   </si>
@@ -466,9660 +337,1893 @@
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AU66"/>
+  <dimension ref="A1:H66"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...39 lines deleted...]
-    <col min="47" max="47" width="27"/>
+    <col min="7" max="7" width="4"/>
+    <col min="8" max="8" width="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
       <c r="G1" t="s" s="2">
         <v>6</v>
       </c>
       <c r="H1" t="s" s="2">
         <v>7</v>
       </c>
-      <c r="I1" t="s" s="3">
-[...115 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>8</v>
+      </c>
+      <c r="C2" t="s" s="3">
+        <v>9</v>
       </c>
       <c r="D2" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="E2" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F2">
         <v>28</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>12</v>
+      </c>
+      <c r="C3" t="s" s="3">
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F3">
         <v>29</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="C4" t="inlineStr" s="4">
+        <v>15</v>
+      </c>
+      <c r="C4" t="inlineStr" s="3">
         <is>
           <t>6710Звіт про роботу старости сіл Новошичі, Бистриця, Биків, Глинне, Брониця, Долішній Лужок, Ортиничі Семків О.Ф.</t>
         </is>
       </c>
       <c r="D4" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F4">
         <v>29</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="C5" t="inlineStr" s="4">
+        <v>17</v>
+      </c>
+      <c r="C5" t="inlineStr" s="3">
         <is>
           <t>6711Про затвердження Програми соціально-економічного та культурного розвитку Дрогобицької міської територіальної громади на 2022 рік</t>
         </is>
       </c>
       <c r="D5" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F5">
         <v>30</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>18</v>
+      </c>
+      <c r="C6" t="s" s="3">
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F6">
         <v>31</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C7" t="inlineStr" s="4">
+        <v>20</v>
+      </c>
+      <c r="C7" t="inlineStr" s="3">
         <is>
           <t>6713Про затвердження Положення про громадський бюджет Дрогобицької міської територіальної громади</t>
         </is>
       </c>
       <c r="D7" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F7">
         <v>28</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>21</v>
+      </c>
+      <c r="C8" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F8">
         <v>28</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="C9" t="inlineStr" s="4">
+        <v>24</v>
+      </c>
+      <c r="C9" t="inlineStr" s="3">
         <is>
           <t>6715Про затвердження Положення про громадський бюджет Дрогобицької міської територіальної громади</t>
         </is>
       </c>
       <c r="D9" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F9">
         <v>29</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="C10" t="inlineStr" s="4">
+        <v>25</v>
+      </c>
+      <c r="C10" t="inlineStr" s="3">
         <is>
           <t>6716Про передачу затрат з капітального ремонту об’єкту житлово-комунального господарства, що фінансувався за рахунок бюджетних коштів</t>
         </is>
       </c>
       <c r="D10" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F10">
         <v>27</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C11" t="inlineStr" s="4">
+        <v>26</v>
+      </c>
+      <c r="C11" t="inlineStr" s="3">
         <is>
           <t>6717Про затвердження проекту містобудівної документації «Детальний план території церкви Преображення Господнього за адресою Львівська  обл., Дрогобицький район, с. Рихтичі,  вул. В.Великого,</t>
         </is>
       </c>
       <c r="D11" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F11">
         <v>28</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
-      <c r="I11" t="s" s="5">
-[...115 lines deleted...]
-      </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="C12" t="inlineStr" s="4">
+        <v>27</v>
+      </c>
+      <c r="C12" t="inlineStr" s="3">
         <is>
           <t>6718Про затвердження Програми забезпечення житлом молодих сімей та одиноких молодих громадян Дрогобицької міської територіальної громади на 2022 рік</t>
         </is>
       </c>
       <c r="D12" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E12" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F12">
         <v>27</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="C13" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C13" t="inlineStr" s="3">
         <is>
           <t>6719Про затвердження Програми часткової компенсації відсоткової ставки банкам за кредитами, наданими молодим сім’ям та багатодітним сім’ям, в яких виховується 4 і більше дітей, на придбання</t>
         </is>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F13">
         <v>30</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="C14" t="inlineStr" s="4">
+        <v>29</v>
+      </c>
+      <c r="C14" t="inlineStr" s="3">
         <is>
           <t>6720Про приєднання Дрогобицької міської Територіальної громади до ініціативи Дитячого фонду ООН (ЮНІСЕФ) «Громада , дружня до дітей та молоді»</t>
         </is>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F14">
         <v>28</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>30</v>
+      </c>
+      <c r="C15" t="s" s="3">
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F15">
         <v>27</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="C16" t="inlineStr" s="4">
+        <v>32</v>
+      </c>
+      <c r="C16" t="inlineStr" s="3">
         <is>
           <t>6722Про затвердження Програми проведення джаз-пленеру «Розмаїття культур» в Дрогобицькій міській територіальній громаді на 2022-2024 роки</t>
         </is>
       </c>
       <c r="D16" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F16">
         <v>26</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
-      <c r="I16" t="s" s="5">
-[...115 lines deleted...]
-      </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C17" t="inlineStr" s="4">
+        <v>33</v>
+      </c>
+      <c r="C17" t="inlineStr" s="3">
         <is>
           <t>6723Про передачу автомобілів ГАЗ-52 та УАЗ 31512-01 на баланс Комунального підприємства `Служба муніципального управління` Дрогобицької міської ради Львівської області</t>
         </is>
       </c>
       <c r="D17" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E17" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F17">
         <v>27</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="C18" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C18" t="inlineStr" s="3">
         <is>
           <t>6724Про передачу автомобіля ГАЗ 22171 на баланс Комунального підприємства `Дрогобичводоканал` Дрогобицької міської ради Львівської області</t>
         </is>
       </c>
       <c r="D18" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F18">
         <v>25</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>35</v>
+      </c>
+      <c r="C19" t="s" s="3">
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F19">
         <v>24</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C20" t="inlineStr" s="4">
+        <v>37</v>
+      </c>
+      <c r="C20" t="inlineStr" s="3">
         <is>
           <t>6727Про затвердження Порядку надання поворотної фінансової допомоги комунальному підприємству « Фермерське господарство «Тарком» Дрогобицької міської ради  на 2022р.»</t>
         </is>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F20">
         <v>20</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>1</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="C21" t="inlineStr" s="4">
+        <v>38</v>
+      </c>
+      <c r="C21" t="inlineStr" s="3">
         <is>
           <t>6728Про затвердження Програми «Внески до статутного капіталу комунального підприємства «Фермерське господарство «Тарком» Дрогобицької міської ради на 2022р.»</t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F21">
         <v>22</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>1</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="C22" t="inlineStr" s="4">
+        <v>39</v>
+      </c>
+      <c r="C22" t="inlineStr" s="3">
         <is>
           <t>6729Про затвердження нової редакції статуту комунального підприємства «Фермерське господарство «Тарком» Дрогобицької міської ради</t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E22" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F22">
         <v>23</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>1</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="C23" t="inlineStr" s="4">
+        <v>40</v>
+      </c>
+      <c r="C23" t="inlineStr" s="3">
         <is>
           <t>6730Про затвердження Програми забезпечення реалізації заходів з фізичної культури та спорту на 2022-2024 роки»</t>
         </is>
       </c>
       <c r="D23" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E23" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F23">
         <v>26</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="C24" t="inlineStr" s="4">
+        <v>41</v>
+      </c>
+      <c r="C24" t="inlineStr" s="3">
         <is>
           <t>6731Про погодження заходів на врегулювання заборгованості за розподіл природнього газу КП «Дрогобичтеплоенерго» ДМР</t>
         </is>
       </c>
       <c r="D24" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E24" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F24">
         <v>25</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>42</v>
+      </c>
+      <c r="C25" t="s" s="3">
+        <v>43</v>
       </c>
       <c r="D25" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E25" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F25">
         <v>26</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="C26" t="inlineStr" s="4">
+        <v>44</v>
+      </c>
+      <c r="C26" t="inlineStr" s="3">
         <is>
           <t>6733Про передачу на баланс Управління культури та розвитку туризму нежитлової будівлі за адресою: с. Биків, вул. Зелена, 25</t>
         </is>
       </c>
       <c r="D26" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E26" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F26">
         <v>29</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="C27" t="inlineStr" s="4">
+        <v>45</v>
+      </c>
+      <c r="C27" t="inlineStr" s="3">
         <is>
           <t>6734Про порядок використання плати за оренду комунального майна для КЗ ДМР «Заслужений прикарпатський ансамбль пісні та танцю України «Верховина»</t>
         </is>
       </c>
       <c r="D27" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E27" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F27">
         <v>27</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="C28" t="inlineStr" s="4">
+        <v>46</v>
+      </c>
+      <c r="C28" t="inlineStr" s="3">
         <is>
           <t>6735Про включення до Переліку першого типу об’єктів комунальної власності територіальної громади в особі Дрогобицької міської ради, які підлягають передачі в оренду шляхом проведення</t>
         </is>
       </c>
       <c r="D28" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E28" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F28">
         <v>31</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="C29" t="inlineStr" s="4">
+        <v>47</v>
+      </c>
+      <c r="C29" t="inlineStr" s="3">
         <is>
           <t>6736Про включення до Переліку другого типу об’єктів комунальної  власності територіальної громади в особі Дрогобицької міської ради та надання дозволу на укладення договору оренди</t>
         </is>
       </c>
       <c r="D29" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="E29" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F29">
         <v>29</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>48</v>
+      </c>
+      <c r="C30" t="s" s="3">
+        <v>49</v>
       </c>
       <c r="D30" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F30">
         <v>30</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="C31" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C31" t="inlineStr" s="3">
         <is>
           <t>6738Про включення до Переліку другого типу об’єктів комунальної  власності територіальної громади в особі Дрогобицької міської ради та надання дозволу на укладення договору оренди</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="E31" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F31">
         <v>31</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="C32" t="inlineStr" s="4">
+        <v>51</v>
+      </c>
+      <c r="C32" t="inlineStr" s="3">
         <is>
           <t>6739Про підтвердження факту перебування об’єкту нерухомого майна в комунальній власності територіальної громади в особі Дрогобицької міської ради  </t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F32">
         <v>30</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>52</v>
+      </c>
+      <c r="C33" t="s" s="3">
+        <v>53</v>
       </c>
       <c r="D33" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E33" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F33">
         <v>30</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>54</v>
+      </c>
+      <c r="C34" t="s" s="3">
+        <v>55</v>
       </c>
       <c r="D34" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E34" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F34">
         <v>29</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="C35" t="inlineStr" s="4">
+        <v>56</v>
+      </c>
+      <c r="C35" t="inlineStr" s="3">
         <is>
           <t>6742Про включення в перелік другого типу об’єктів комунальної власності територіальної громади в особі Дрогобицької міської ради (приміщення харчоблоків), які підлягають передачі в оренду</t>
         </is>
       </c>
       <c r="D35" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E35" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F35">
         <v>28</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>57</v>
+      </c>
+      <c r="C36" t="s" s="3">
+        <v>58</v>
       </c>
       <c r="D36" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E36" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F36">
         <v>28</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>59</v>
+      </c>
+      <c r="C37" t="s" s="3">
+        <v>60</v>
       </c>
       <c r="D37" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E37" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F37">
         <v>31</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>61</v>
+      </c>
+      <c r="C38" t="s" s="3">
+        <v>62</v>
       </c>
       <c r="D38" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E38" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F38">
         <v>29</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="C39" t="inlineStr" s="4">
+        <v>63</v>
+      </c>
+      <c r="C39" t="inlineStr" s="3">
         <is>
           <t>6746Про затвердження в новій редакції положення про відділ державного архітектурно-будівельного контролю виконавчого комітету Дрогобицької міської ради</t>
         </is>
       </c>
       <c r="D39" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E39" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F39">
         <v>28</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="C40" t="inlineStr" s="4">
+        <v>64</v>
+      </c>
+      <c r="C40" t="inlineStr" s="3">
         <is>
           <t>6747Про затвердження статуту комунального підприємства «ЕКРАН-СЕРВІС»  Дрогобицької міської ради Львівської області  у новій редакції</t>
         </is>
       </c>
       <c r="D40" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E40" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F40">
         <v>27</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="C41" t="inlineStr" s="4">
+        <v>65</v>
+      </c>
+      <c r="C41" t="inlineStr" s="3">
         <is>
           <t>6748Про надання дозволу на розроблення проекту містобудівної документації «Детальний план території розміщення підприємства з утилізації розсолів Стебницького хвостосховища та виробництва</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E41" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F41">
         <v>30</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="C42" t="inlineStr" s="4">
+        <v>66</v>
+      </c>
+      <c r="C42" t="inlineStr" s="3">
         <is>
           <t>6749Про включення в перелік земельних ділянок, що підлягають продажу на електронних земельних торгах</t>
         </is>
       </c>
       <c r="D42" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E42" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F42">
         <v>28</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="C43" t="inlineStr" s="4">
+        <v>67</v>
+      </c>
+      <c r="C43" t="inlineStr" s="3">
         <is>
           <t>6750Про відміну рішення Дрогобицької міської ради від 14.01.2022 року №988 та про затвердження проекту землеустрою щодо відведення земельної ділянки для будівництва та обслуговування інших</t>
         </is>
       </c>
       <c r="D43" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E43" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F43">
         <v>28</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="C44" t="inlineStr" s="4">
+        <v>68</v>
+      </c>
+      <c r="C44" t="inlineStr" s="3">
         <is>
           <t>6751Про включення в перелік земельної ділянки несільськогосподарського призначення, яка підлягає продажу у власність</t>
         </is>
       </c>
       <c r="D44" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E44" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F44">
         <v>30</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="C45" t="inlineStr" s="4">
+        <v>69</v>
+      </c>
+      <c r="C45" t="inlineStr" s="3">
         <is>
           <t>6752Про затвердження матеріалів   проектів землеустрою щодо відведення земельних ділянок та передачу у власність земельних ділянок для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>113</v>
+        <v>70</v>
       </c>
       <c r="E45" t="s">
-        <v>114</v>
+        <v>71</v>
       </c>
       <c r="F45">
         <v>18</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>1</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="C46" t="inlineStr" s="4">
+        <v>72</v>
+      </c>
+      <c r="C46" t="inlineStr" s="3">
         <is>
           <t>6753Про затвердження матеріалів   проектів землеустрою щодо відведення земельних ділянок та передачу у власність земельних ділянок для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D46" t="s">
-        <v>113</v>
+        <v>70</v>
       </c>
       <c r="E46" t="s">
-        <v>114</v>
+        <v>71</v>
       </c>
       <c r="F46">
         <v>24</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="C47" t="inlineStr" s="4">
+        <v>73</v>
+      </c>
+      <c r="C47" t="inlineStr" s="3">
         <is>
           <t>6754Про затвердження матеріалів   проектів землеустрою щодо відведення земельних ділянок та передачу у власність земельних ділянок для ведення особистого селянського господарства</t>
         </is>
       </c>
       <c r="D47" t="s">
-        <v>113</v>
+        <v>70</v>
       </c>
       <c r="E47" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F47">
         <v>26</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="C48" t="inlineStr" s="4">
+        <v>74</v>
+      </c>
+      <c r="C48" t="inlineStr" s="3">
         <is>
           <t>6755Про затвердження матеріалів  проектів землеустрою щодо відведення земельних ділянок та передачу у власність земельних ділянок на вул. Парковій</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>113</v>
+        <v>70</v>
       </c>
       <c r="E48" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F48">
         <v>27</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="C49" t="inlineStr" s="4">
+        <v>75</v>
+      </c>
+      <c r="C49" t="inlineStr" s="3">
         <is>
           <t>6756Про затвердження матеріалів проектів землеустрою щодо відведення земельних ділянок для індивідуального садівництва та передачу у власність земельних ділянок</t>
         </is>
       </c>
       <c r="D49" t="s">
-        <v>113</v>
+        <v>70</v>
       </c>
       <c r="E49" t="s">
-        <v>114</v>
+        <v>71</v>
       </c>
       <c r="F49">
         <v>23</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="C50" t="inlineStr" s="4">
+        <v>76</v>
+      </c>
+      <c r="C50" t="inlineStr" s="3">
         <is>
           <t>6757Про затвердження технічної документації з землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку, господарських</t>
         </is>
       </c>
       <c r="D50" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E50" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F50">
         <v>27</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="C51" t="inlineStr" s="4">
+        <v>77</v>
+      </c>
+      <c r="C51" t="inlineStr" s="3">
         <is>
           <t>6758Про надання дозволу на розроблення  проектів землеустрою щодо відведення  земельних ділянок по зміні їх цільового призначення</t>
         </is>
       </c>
       <c r="D51" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E51" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F51">
         <v>25</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
         <v>1</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>78</v>
+      </c>
+      <c r="C52" t="s" s="3">
+        <v>79</v>
       </c>
       <c r="D52" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E52" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F52">
         <v>28</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>80</v>
+      </c>
+      <c r="C53" t="s" s="3">
+        <v>81</v>
       </c>
       <c r="D53" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E53" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F53">
         <v>27</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="C54" t="inlineStr" s="4">
+        <v>82</v>
+      </c>
+      <c r="C54" t="inlineStr" s="3">
         <is>
           <t>6761Про передачу у постійне користування земельних ділянок та надання дозволу КП «Фермерське господарство «Тарком» Дрогобицької міської ради на розроблення проєкту землеустрою щодо</t>
         </is>
       </c>
       <c r="D54" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="E54" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F54">
         <v>27</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>83</v>
+      </c>
+      <c r="C55" t="s" s="3">
+        <v>84</v>
       </c>
       <c r="D55" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E55" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F55">
         <v>25</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="C56" t="inlineStr" s="4">
+        <v>85</v>
+      </c>
+      <c r="C56" t="inlineStr" s="3">
         <is>
           <t>6763Про передачу у постійне користування земельних ділянок та надання дозволу КП «Фермерське господарство «Тарком» Дрогобицької міської ради на розроблення проєкту землеустрою щодо</t>
         </is>
       </c>
       <c r="D56" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="E56" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F56">
         <v>24</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="C57" t="inlineStr" s="4">
+        <v>86</v>
+      </c>
+      <c r="C57" t="inlineStr" s="3">
         <is>
           <t>6764Про затвердження звіту про експертну грошову оцінку, включення до переліку земельних ділянок, які виставляються на земельні торги окремими лотами, встановлення стартової ціни та продаж</t>
         </is>
       </c>
       <c r="D57" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E57" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F57">
         <v>26</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="C58" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C58" t="inlineStr" s="3">
         <is>
           <t>6765Про відміну рішення Дрогобицької міської ради від 22 грудня 2021р. № 954 «Про надання дозволу на розроблення технічних документацій з нормативної грошової оцінки земель частини територіальної</t>
         </is>
       </c>
       <c r="D58" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E58" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F58">
         <v>27</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>88</v>
+      </c>
+      <c r="C59" t="s" s="3">
+        <v>89</v>
       </c>
       <c r="D59" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E59" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F59">
         <v>28</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C60" t="inlineStr" s="4">
+        <v>90</v>
+      </c>
+      <c r="C60" t="inlineStr" s="3">
         <is>
           <t>6767Про надання згоди на виготовлення технiчноï документації з землеустрою щодо поділу та об’єднання земельної ділянки</t>
         </is>
       </c>
       <c r="D60" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E60" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F60">
         <v>23</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="C61" t="inlineStr" s="4">
+        <v>91</v>
+      </c>
+      <c r="C61" t="inlineStr" s="3">
         <is>
           <t>6768Про надання згоди на виготовлення технічної документації з землеустрою щодо поділу та об’єднання земельної ділянки на вул. П. Орлика</t>
         </is>
       </c>
       <c r="D61" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E61" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F61">
         <v>25</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="C62" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C62" t="inlineStr" s="3">
         <is>
           <t>6769Про затвердження Програми захисту населення Дрогобицької територіальної громади від надзвичайних ситуацій на 2022 рік</t>
         </is>
       </c>
       <c r="D62" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E62" t="s">
-        <v>114</v>
+        <v>71</v>
       </c>
       <c r="F62">
         <v>7</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62">
         <v>3</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="C63" t="inlineStr" s="4">
+        <v>93</v>
+      </c>
+      <c r="C63" t="inlineStr" s="3">
         <is>
           <t>6770Про затвердження цільової Програми захисту населення та територій Дрогобицької територіальної громади від надзвичайних ситуацій техногенного та природного характеру на 2022 рік</t>
         </is>
       </c>
       <c r="D63" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E63" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F63">
         <v>26</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="C64" t="inlineStr" s="4">
+        <v>94</v>
+      </c>
+      <c r="C64" t="inlineStr" s="3">
         <is>
           <t>6771Про затвердження Програми технічного і фінансового забезпечення, удосконалення та розвитку системи централізованого оповіщення і зв’язку Дрогобицької територіальної громади на 2022 рік</t>
         </is>
       </c>
       <c r="D64" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E64" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F64">
         <v>27</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C65" t="inlineStr" s="4">
+        <v>95</v>
+      </c>
+      <c r="C65" t="inlineStr" s="3">
         <is>
           <t>6772Про затвердження Цільової програми «Тепла оселя» відшкодування з бюджету  Дрогобицької міської територіальної громади частини тіла кредитів об’єднанням співвласників багатоквартирних</t>
         </is>
       </c>
       <c r="D65" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E65" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F65">
         <v>27</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="C66" t="inlineStr" s="4">
+        <v>96</v>
+      </c>
+      <c r="C66" t="inlineStr" s="3">
         <is>
           <t>6773Про затвердження Програми `Питна вода України` на 2022-2026 роки в м. Дрогобичі Львівської області.  </t>
         </is>
       </c>
       <c r="D66" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E66" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F66">
         <v>28</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>