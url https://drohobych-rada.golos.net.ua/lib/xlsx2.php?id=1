--- v0 (2025-12-16)
+++ v1 (2026-06-19)
@@ -35,117 +35,117 @@
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
+    <t>Olenych Serhiy Romanovych</t>
+  </si>
+  <si>
+    <t>Kushlyk Yuriy Orestovych</t>
+  </si>
+  <si>
+    <t>Skirko Orest Volodymyrovych</t>
+  </si>
+  <si>
+    <t>Bernadovych Volodymyr Anatoliyovych</t>
+  </si>
+  <si>
+    <t>Prystay Bohdan Romanovych</t>
+  </si>
+  <si>
+    <t>Horodynskyy Mykhaylo Mar`yanovych</t>
+  </si>
+  <si>
+    <t>Horodyskyy Taras Ivanovych</t>
+  </si>
+  <si>
+    <t>Vitulska Mariya Ivanivna</t>
+  </si>
+  <si>
+    <t>Maydanyuk Oleh Yevheniyovych</t>
+  </si>
+  <si>
+    <t>Luzhetskyy Myroslav Bohdanovych</t>
+  </si>
+  <si>
+    <t>Sheremeta Mykhaylo Mykhaylovych</t>
+  </si>
+  <si>
+    <t>Kurchyk Roman Mykhaylovych</t>
+  </si>
+  <si>
+    <t>Tyuska Viktor Mykolayovych</t>
+  </si>
+  <si>
+    <t>Dzyurakh Iryna Vasylivna</t>
+  </si>
+  <si>
+    <t>Rozlutskyy Ihor Mykolayovych</t>
+  </si>
+  <si>
+    <t>Kuchma Taras Yaroslavovych</t>
+  </si>
+  <si>
+    <t>Semenyshyn Zinoviy Myronovych</t>
+  </si>
+  <si>
     <t>Andrukhiv Andriy Vasylovych</t>
   </si>
   <si>
+    <t>Brovarskyy Nazariy Yaroslavovych</t>
+  </si>
+  <si>
+    <t>Khrushch Oleh Vasylovych</t>
+  </si>
+  <si>
     <t>Baloh Oleh Bohdanovych</t>
   </si>
   <si>
-    <t>Bernadovych Volodymyr Anatoliyovych</t>
-[...1 lines deleted...]
-  <si>
     <t>Bychkovyak Olena Viktorivna</t>
   </si>
   <si>
-    <t>Brovarskyy Nazariy Yaroslavovych</t>
-[...10 lines deleted...]
-  <si>
     <t>Hrytsay Roman Mykolayovych</t>
-  </si>
-[...40 lines deleted...]
-    <t>Kuchma Taras Yaroslavovych</t>
   </si>
   <si>
     <t>18.03.16  11:05:31</t>
   </si>
   <si>
     <t>1Про обрання секретаря сесії</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>Утр.</t>
   </si>
   <si>
     <t>18.03.16  11:06:21</t>
   </si>
   <si>
     <t>2Про обрання лічильної комісії</t>
   </si>
@@ -258,51 +258,51 @@
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="15"/>
     <col min="10" max="10" width="15"/>
     <col min="11" max="11" width="15"/>
     <col min="12" max="12" width="15"/>
     <col min="13" max="13" width="15"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="15"/>
     <col min="16" max="16" width="15"/>
     <col min="17" max="17" width="15"/>
     <col min="18" max="18" width="15"/>
     <col min="19" max="19" width="15"/>
     <col min="20" max="20" width="15"/>
     <col min="21" max="21" width="15"/>
     <col min="22" max="22" width="15"/>
     <col min="23" max="23" width="15"/>
     <col min="24" max="24" width="15"/>
     <col min="25" max="25" width="15"/>
     <col min="26" max="26" width="15"/>
     <col min="27" max="27" width="15"/>
     <col min="28" max="28" width="15"/>
     <col min="29" max="29" width="15"/>
-    <col min="30" max="30" width="32"/>
+    <col min="30" max="30" width="28"/>
     <col min="31" max="31" width="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
       <c r="G1" t="s" s="2">
         <v>6</v>
       </c>
@@ -407,93 +407,93 @@
       <c r="I2" t="s" s="5">
         <v>35</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>35</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>35</v>
       </c>
       <c r="L2" t="s" s="5">
         <v>35</v>
       </c>
       <c r="M2" t="s" s="5">
         <v>35</v>
       </c>
       <c r="N2" t="s" s="5">
         <v>35</v>
       </c>
       <c r="O2" t="s" s="5">
         <v>35</v>
       </c>
       <c r="P2" t="s" s="5">
         <v>35</v>
       </c>
       <c r="Q2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="T2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="Y2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="Z2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AA2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AC2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE2" t="s" s="5">
         <v>36</v>
-      </c>
-[...40 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" t="s" s="4">
         <v>38</v>
       </c>
       <c r="D3" t="s">
         <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>34</v>
       </c>
       <c r="F3">
         <v>22</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
@@ -505,63 +505,63 @@
       <c r="J3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="L3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="M3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="N3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="O3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="P3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="Q3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="R3" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S3" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="T3" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U3" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V3" t="s" s="5">
         <v>36</v>
-      </c>
-[...10 lines deleted...]
-        <v>35</v>
       </c>
       <c r="W3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="Y3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="Z3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="AA3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="AB3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="AC3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="AD3" t="s" s="5">
         <v>35</v>
       </c>
@@ -588,54 +588,54 @@
       <c r="F4">
         <v>22</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="J4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="K4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="L4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="M4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="N4" t="s" s="5">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="O4" t="s" s="5">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="P4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="Q4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="R4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="S4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="T4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="U4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="V4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="W4" t="s" s="5">
         <v>35</v>
       </c>
@@ -865,108 +865,108 @@
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>6Про виділення з міського бюджету м. Дрогобича коштів на фінансування професійно-технічної освіти у лютому 2016 року</t>
         </is>
       </c>
       <c r="D7" t="s">
         <v>45</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7">
         <v>22</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7" t="s" s="5">
         <v>35</v>
       </c>
       <c r="J7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="K7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="O7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="P7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="Q7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="T7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="Y7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="Z7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AA7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AC7" t="s" s="5">
         <v>36</v>
-      </c>
-[...55 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AD7" t="s" s="5">
         <v>35</v>
       </c>
       <c r="AE7" t="s" s="5">
         <v>35</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s" s="4">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>34</v>
       </c>
       <c r="F8">