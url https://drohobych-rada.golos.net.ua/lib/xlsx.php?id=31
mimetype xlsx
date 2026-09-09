--- v0 (2025-12-16)
+++ v1 (2026-09-09)
@@ -9,220 +9,100 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="291" uniqueCount="291">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="178">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>XXXII сесія VII скликання</t>
   </si>
   <si>
     <t>Дрогобицька міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
-    <t>Андрухів Андрій Васильович</t>
-[...109 lines deleted...]
-  <si>
     <t>21.12.17  10:20:13</t>
   </si>
   <si>
     <t>1928Про затвердження порядку денного ХХХІІ сесії Дрогобицької міської ради</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 29</t>
   </si>
   <si>
     <t>Проти: 0</t>
   </si>
   <si>
     <t>Утримались: 0</t>
   </si>
   <si>
-    <t>За</t>
-[...4 lines deleted...]
-  <si>
     <t>21.12.17  10:40:53</t>
   </si>
   <si>
     <t>1940Про затвердження порядку денного ХХХІІ сесії Дрогобицької міської ради</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>За: 28</t>
   </si>
   <si>
-    <t>Відсут.</t>
-[...1 lines deleted...]
-  <si>
     <t>21.12.17  10:50:52</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>За: 30</t>
   </si>
   <si>
     <t>21.12.17  10:51:35</t>
   </si>
   <si>
     <t>21.12.17  11:12:54</t>
   </si>
   <si>
     <t>1944Про міський бюджет м. Дрогобича на 2018 рік</t>
   </si>
   <si>
     <t>21.12.17  11:13:47</t>
   </si>
   <si>
     <t>1945300 тис грн </t>
   </si>
   <si>
     <t>За поправку / пропозицію</t>
@@ -284,53 +164,50 @@
   <si>
     <t>21.12.17  12:10:47</t>
   </si>
   <si>
     <t>1955освіта  - конкретніші дані, спорт. </t>
   </si>
   <si>
     <t>21.12.17  12:12:17</t>
   </si>
   <si>
     <t>1956у р. з  - створення авр. служби</t>
   </si>
   <si>
     <t>21.12.17  12:16:00</t>
   </si>
   <si>
     <t>За: 19</t>
   </si>
   <si>
     <t>21.12.17  12:34:16</t>
   </si>
   <si>
     <t>Утримались: 1</t>
   </si>
   <si>
-    <t>Утр.</t>
-[...1 lines deleted...]
-  <si>
     <t>21.12.17  12:35:08</t>
   </si>
   <si>
     <t>21.12.17  12:36:39</t>
   </si>
   <si>
     <t>21.12.17  12:38:36</t>
   </si>
   <si>
     <t>За: 25</t>
   </si>
   <si>
     <t>21.12.17  12:39:52</t>
   </si>
   <si>
     <t>1964Про затвердження Програми «Пакунок малюка» на 2018 рік</t>
   </si>
   <si>
     <t>За: 24</t>
   </si>
   <si>
     <t>21.12.17  12:40:36</t>
   </si>
   <si>
     <t>1965Про затвердження Програми «Подарунок від Святого Миколая» на 2018 рік</t>
@@ -512,53 +389,50 @@
   <si>
     <t>28.12.17  11:19:08</t>
   </si>
   <si>
     <t>28.12.17  11:19:53</t>
   </si>
   <si>
     <t>2015пропозиція: зняти п.п. 1.12, 1.13, 1.32</t>
   </si>
   <si>
     <t>За: 10</t>
   </si>
   <si>
     <t>28.12.17  11:21:08</t>
   </si>
   <si>
     <t>За: 14</t>
   </si>
   <si>
     <t>Проти: 1</t>
   </si>
   <si>
     <t>Утримались: 4</t>
   </si>
   <si>
-    <t>Проти</t>
-[...1 lines deleted...]
-  <si>
     <t>28.12.17  11:23:30</t>
   </si>
   <si>
     <t>28.12.17  11:24:21</t>
   </si>
   <si>
     <t>28.12.17  11:25:55</t>
   </si>
   <si>
     <t>2019зняти п.п. 1.6, п.п. 1.7</t>
   </si>
   <si>
     <t>За: 18</t>
   </si>
   <si>
     <t>28.12.17  11:30:45</t>
   </si>
   <si>
     <t>2020зняти з розгл. п.п. 1.17</t>
   </si>
   <si>
     <t>За: 13</t>
   </si>
   <si>
     <t>28.12.17  11:31:27</t>
@@ -669,14370 +543,2795 @@
     <t>28.12.17  12:40:54</t>
   </si>
   <si>
     <t>2051Провоохоронник</t>
   </si>
   <si>
     <t>28.12.17  12:43:11</t>
   </si>
   <si>
     <t>28.12.17  12:44:42</t>
   </si>
   <si>
     <t>2053Про встановлення розміру орендної плати за оренду нежитлових приміщень</t>
   </si>
   <si>
     <t>28.12.17  12:46:34</t>
   </si>
   <si>
     <t>2054Про продовження терміну дії рішень міської ради</t>
   </si>
   <si>
     <t>28.12.17  12:59:28</t>
   </si>
   <si>
     <t>2056Про скасування п. 3 виконавчого комітету</t>
-  </si>
-[...211 lines deleted...]
-    <t>Відсут.: 93</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AS102"/>
+  <dimension ref="A1:H102"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...37 lines deleted...]
-    <col min="45" max="45" width="45"/>
+    <col min="7" max="7" width="14"/>
+    <col min="8" max="8" width="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="G1"/>
       <c r="H1"/>
-      <c r="I1" t="s" s="3">
-[...109 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="C2" t="s" s="4">
-        <v>43</v>
+        <v>6</v>
       </c>
       <c r="D2" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E2" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F2" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="G2" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H2" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="C3" t="s" s="4">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F3" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G3" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H3" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>1942Про придбання соціального житла для дітей-сиріт, дітей, позбавлених батьківського піклування, та осіб з їх числа, які перебувають на квартирному обліку у виконавчому комітеті Дрогобицької</t>
         </is>
       </c>
       <c r="D4" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F4" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="G4" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H4" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>1943Про затвердження Програми забезпечення соціальним житлом дітей-сиріт, дітей, позбавлених батьківського піклування та осіб з їх числа в м.Дрогобичі на 2017 – 2018 роки</t>
         </is>
       </c>
       <c r="D5" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F5" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="G5" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H5" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="C6" t="s" s="4">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="D6" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E6" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F6" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G6" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H6" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="C7" t="s" s="4">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F7" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="G7" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H7" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="C8" t="s" s="4">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F8" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="G8" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H8" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="C9" t="s" s="4">
-        <v>69</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E9" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F9" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="G9" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H9" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
           <t>1948доповнити видіол. кошти на виконання деп. запитів Грицай, Дацюк, Кушлик - додатково 20 тис. </t>
         </is>
       </c>
       <c r="D10" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F10" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="G10" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s" s="4">
-        <v>73</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F11" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="G11" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H11" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>1950Про затвердження розпоряджень міського голови про внесення змін в міський бюджет м. Дрогобича на 2017 рік</t>
         </is>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F12" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G12" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H12" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="C13" t="s" s="4">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F13" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G13" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H13" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
+        <v>37</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>1952Про затвердження Програми соціально – економічного та культурного розвитку міст Дрогобича та Стебника на 2018 рік</t>
         </is>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E14" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F14" t="s">
-        <v>78</v>
+        <v>38</v>
       </c>
       <c r="G14" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H14" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>79</v>
+        <v>39</v>
       </c>
       <c r="C15" t="s" s="4">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F15" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="G15" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H15" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="C16" t="s" s="4">
-        <v>82</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F16" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G16" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H16" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>83</v>
+        <v>43</v>
       </c>
       <c r="C17" t="s" s="4">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F17" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="G17" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H17" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="C18" t="s" s="4">
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F18" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="G18" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H18" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
           <t>1957Про затвердження Програми соціально – економічного та культурного розвитку міст Дрогобича та Стебника на 2018 рік</t>
         </is>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F19" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="G19" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H19" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>89</v>
+        <v>49</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
           <t>1960Про затвердження Програми приватизації комунального майна Дрогобицької міської ради на 2018 рік</t>
         </is>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F20" t="s">
-        <v>78</v>
+        <v>38</v>
       </c>
       <c r="G20" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H20" t="s">
-        <v>90</v>
-[...16 lines deleted...]
-      <c r="N20" t="s" s="5">
         <v>50</v>
-      </c>
-[...91 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
           <t>1961Про затвердження Програми створення бази даних об»єктів нерухомості у м. Дрогобичі на 2018 рік</t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F21" t="s">
-        <v>78</v>
+        <v>38</v>
       </c>
       <c r="G21" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H21" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>93</v>
+        <v>52</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>1962Про впровадження пілотного проекту щодо організації електронних торгів (аукціонів) з використанням електронної торгової системи «Prozorro. Продажі»</t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F22" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="G22" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H22" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t>1963Про затвердження Програми розвитку земельних відносин на території Дрогобицької міської ради на 2018 рік</t>
         </is>
       </c>
       <c r="D23" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F23" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="G23" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H23" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>96</v>
+        <v>55</v>
       </c>
       <c r="C24" t="s" s="4">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="D24" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24" t="s">
         <v>57</v>
       </c>
-      <c r="E24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G24" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H24" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>99</v>
+        <v>58</v>
       </c>
       <c r="C25" t="s" s="4">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="D25" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E25" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F25" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="G25" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H25" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>101</v>
+        <v>60</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
           <t>1966Про затвердження Програми забезпечення реалізації заходів з фізичної культури та спорту у 2018 році</t>
         </is>
       </c>
       <c r="D26" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F26" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="G26" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H26" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>102</v>
+        <v>61</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
           <t>1967Про затвердження Положення про призначення стипендій для провідних спортсменів міст Дрогобича та Стебника</t>
         </is>
       </c>
       <c r="D27" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F27" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="G27" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H27" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>62</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>1968Про затвердження Порядку проходження курсу реабілітації дітей з інвалідністю в медичних установах України</t>
         </is>
       </c>
       <c r="D28" t="s">
+        <v>17</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28" t="s">
         <v>57</v>
       </c>
-      <c r="E28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G28" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H28" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>104</v>
+        <v>63</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>1969Про Програму призначення і виплати компенсації фізичним особам, які надають соціальні послуги на 2018 рік</t>
         </is>
       </c>
       <c r="D29" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F29" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="G29" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H29" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>105</v>
+        <v>64</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>1970Про затвердження Порядку виплати одноразової грошової компенсації на оплату житлово-комунальних послуг</t>
         </is>
       </c>
       <c r="D30" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F30" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="G30" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H30" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
       <c r="C31" t="s" s="4">
-        <v>107</v>
+        <v>66</v>
       </c>
       <c r="D31" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F31" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="G31" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H31" t="s">
-        <v>90</v>
-[...70 lines deleted...]
-      <c r="AF31" t="s" s="5">
         <v>50</v>
-      </c>
-[...37 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>1972Про затвердження Порядку виплати щомісячної адресної грошової допомоги особам з інвалідністю І групи лежачим та по зору</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F32" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="G32" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H32" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>109</v>
+        <v>68</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
           <t>1973Про надання пільг громадянам, які проживають у муніципальному будинку на вул. Є. Коновальця, 7/6 (3-й під`їзд)</t>
         </is>
       </c>
       <c r="D33" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F33" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="G33" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H33" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>1974Про затвердження Порядку виплати щомісячної адресної допомоги членам Дрогобицького міськрайонного осередку спілки політв’язнів України</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F34" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="G34" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H34" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>111</v>
+        <v>70</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
           <t>1975Про затвердження Порядку виплати щомісячної адресної допомоги членам Дрогобицького товариства політичних в’язнів і репресованих</t>
         </is>
       </c>
       <c r="D35" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F35" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="G35" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H35" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>112</v>
+        <v>71</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>1976Про затвердження Порядку виплати доплати до пенсії ветеранам Української Повстанської Армії</t>
         </is>
       </c>
       <c r="D36" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E36" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F36" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="G36" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H36" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>113</v>
+        <v>72</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
           <t>1977Про затвердження міської цільової програми «Підготовка та проведення загальноміських заходів відділу культури та мистецтв виконавчих органів Дрогобицької міської ради у 2018 році».</t>
         </is>
       </c>
       <c r="D37" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F37" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="G37" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H37" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>114</v>
+        <v>73</v>
       </c>
       <c r="C38" t="s" s="4">
-        <v>115</v>
+        <v>74</v>
       </c>
       <c r="D38" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F38" t="s">
-        <v>116</v>
+        <v>75</v>
       </c>
       <c r="G38" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H38" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>117</v>
+        <v>76</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
           <t>1979Про затвердження Програми сприяння виконанню рішень судів і інших виконавчих документів та сплати судового збору</t>
         </is>
       </c>
       <c r="D39" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E39" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F39" t="s">
-        <v>116</v>
+        <v>75</v>
       </c>
       <c r="G39" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H39" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>118</v>
+        <v>77</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
           <t>1980Про затвердження Програми відзначення державних та професійних свят, ювілейних дат, заохочення за заслуги перед містом Дрогобичем на 2018 рік</t>
         </is>
       </c>
       <c r="D40" t="s">
+        <v>17</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40" t="s">
         <v>57</v>
       </c>
-      <c r="E40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G40" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H40" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>119</v>
+        <v>78</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>1981Про затвердження Програми висвітлення діяльності міської ради, виконавчого комітету, посадових осіб та депутатів міської ради у засобах масової інформації у 2018 році</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F41" t="s">
-        <v>120</v>
+        <v>79</v>
       </c>
       <c r="G41" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H41" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>121</v>
+        <v>80</v>
       </c>
       <c r="C42" t="s" s="4">
-        <v>122</v>
+        <v>81</v>
       </c>
       <c r="D42" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="F42" t="s">
-        <v>124</v>
+        <v>83</v>
       </c>
       <c r="G42" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H42" t="s">
-        <v>125</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>84</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>126</v>
+        <v>85</v>
       </c>
       <c r="C43" t="s" s="4">
-        <v>127</v>
+        <v>86</v>
       </c>
       <c r="D43" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E43" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F43" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="G43" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H43" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>128</v>
+        <v>87</v>
       </c>
       <c r="C44" t="s" s="4">
-        <v>129</v>
+        <v>88</v>
       </c>
       <c r="D44" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="E44" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F44" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G44" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H44" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>130</v>
+        <v>89</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>1987Про затвердження Програми «Заходи запобігання та ліквідації надзвичайних ситуацій та наслідків стихійного лиха в м. Дрогобич на 2018 рік.»</t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F45" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="G45" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H45" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>131</v>
+        <v>90</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
           <t>1988Про затвердження Програми «Організація з підготовки проведення святкування культурно-масових заходів у м. Дрогобич на 2018р.»</t>
         </is>
       </c>
       <c r="D46" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E46" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F46" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="G46" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H46" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>133</v>
+        <v>92</v>
       </c>
       <c r="C47" t="s" s="4">
-        <v>134</v>
+        <v>93</v>
       </c>
       <c r="D47" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F47" t="s">
-        <v>135</v>
+        <v>94</v>
       </c>
       <c r="G47" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H47" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>136</v>
+        <v>95</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>1990Про затвердження Програми капітального ремонту житлового фонду Дрогобицької міської ради на 2018 р.</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F48" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="G48" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H48" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>137</v>
+        <v>96</v>
       </c>
       <c r="C49" t="s" s="4">
-        <v>138</v>
+        <v>97</v>
       </c>
       <c r="D49" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="E49" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F49" t="s">
-        <v>135</v>
+        <v>94</v>
       </c>
       <c r="G49" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H49" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="C50" t="s" s="4">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="D50" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F50" t="s">
-        <v>135</v>
+        <v>94</v>
       </c>
       <c r="G50" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H50" t="s">
-        <v>90</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>141</v>
+        <v>100</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>1998Про затвердження розпорядженьт міського голови про внесення змін в міський бюджет м. Дрогобича на 2017 рік</t>
         </is>
       </c>
       <c r="D51" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E51" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F51" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="G51" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H51" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>142</v>
+        <v>101</v>
       </c>
       <c r="C52" t="s" s="4">
-        <v>143</v>
+        <v>102</v>
       </c>
       <c r="D52" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F52" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="G52" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H52" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>144</v>
+        <v>103</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>2000Про затвердження Програми розвитку інвестиційної діяльності, співробітництва та європейської інтеграції м. Дрогобича на 2018 рік</t>
         </is>
       </c>
       <c r="D53" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F53" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="G53" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H53" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>145</v>
+        <v>104</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>2001Про продовження терміну дії договорів оренди, передачу в оренду нежитлових приміщень та встановлення розміру плати за оренду нежитлових приміщень комунальної власності Дрогобицької</t>
         </is>
       </c>
       <c r="D54" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E54" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F54" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="G54" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H54" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>146</v>
+        <v>105</v>
       </c>
       <c r="C55" t="s" s="4">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="D55" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="E55" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F55" t="s">
-        <v>135</v>
+        <v>94</v>
       </c>
       <c r="G55" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H55" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>148</v>
+        <v>107</v>
       </c>
       <c r="C56" t="s" s="4">
-        <v>149</v>
+        <v>108</v>
       </c>
       <c r="D56" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="E56" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F56" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="G56" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H56" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>150</v>
+        <v>109</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>2004Про продовження терміну дії договорів оренди, передачу в оренду нежитлових приміщень та встановлення розміру плати за оренду нежитлових приміщень комунальної власності Дрогобицької</t>
         </is>
       </c>
       <c r="D57" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="E57" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F57" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="G57" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H57" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>151</v>
+        <v>110</v>
       </c>
       <c r="C58" t="s" s="4">
-        <v>152</v>
+        <v>111</v>
       </c>
       <c r="D58" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E58" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F58" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="G58" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H58" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>153</v>
+        <v>112</v>
       </c>
       <c r="C59" t="inlineStr" s="4">
         <is>
           <t>2006Про внесення змін до рішення сесії Дрогобицької міської ради № 977 від 08.12. 2017 року «Про надання дозволу на переукладання договору оренди нежитлового приміщення комунальної власності</t>
         </is>
       </c>
       <c r="D59" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F59" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G59" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H59" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>154</v>
+        <v>113</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
           <t>2009Про надання дозволу на переукладання договору оренди нежитлового приміщення комунальної власності Дрогобицької міської ради</t>
         </is>
       </c>
       <c r="D60" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E60" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F60" t="s">
-        <v>116</v>
+        <v>75</v>
       </c>
       <c r="G60" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H60" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>155</v>
+        <v>114</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
           <t>2011Про надання дозволу на передачу в оренду нежитлових приміщень та встановлення розміру орендної плати</t>
         </is>
       </c>
       <c r="D61" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F61" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G61" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H61" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>156</v>
+        <v>115</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
           <t>2012Про відмову в укладенні та продовженні договорів оренди нежитлових приміщень комунальної власності Дрогобицької міської ради</t>
         </is>
       </c>
       <c r="D62" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F62" t="s">
-        <v>120</v>
+        <v>79</v>
       </c>
       <c r="G62" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H62" t="s">
-        <v>125</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>84</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>157</v>
+        <v>116</v>
       </c>
       <c r="C63" t="s" s="4">
-        <v>158</v>
+        <v>117</v>
       </c>
       <c r="D63" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F63" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="G63" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H63" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="C64" t="inlineStr" s="4">
         <is>
           <t>2014Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для будівництва та обслуговування житлових будинків</t>
         </is>
       </c>
       <c r="D64" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E64" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F64" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G64" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H64" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>160</v>
+        <v>119</v>
       </c>
       <c r="C65" t="s" s="4">
-        <v>161</v>
+        <v>120</v>
       </c>
       <c r="D65" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="F65" t="s">
-        <v>162</v>
+        <v>121</v>
       </c>
       <c r="G65" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H65" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>50</v>
+        <v>11</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>163</v>
+        <v>122</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
           <t>2016Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для будівництва та обслуговування житлових будинків</t>
         </is>
       </c>
       <c r="D66" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="E66" t="s">
+        <v>82</v>
+      </c>
+      <c r="F66" t="s">
         <v>123</v>
       </c>
-      <c r="F66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G66" t="s">
-        <v>165</v>
+        <v>124</v>
       </c>
       <c r="H66" t="s">
-        <v>166</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>125</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>168</v>
+        <v>126</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
           <t>2017Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок під об’єктами нерухомого майна</t>
         </is>
       </c>
       <c r="D67" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F67" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="G67" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H67" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>169</v>
+        <v>127</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
           <t>2018Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для ведення садівництва</t>
         </is>
       </c>
       <c r="D68" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E68" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F68" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="G68" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H68" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>170</v>
+        <v>128</v>
       </c>
       <c r="C69" t="s" s="4">
-        <v>171</v>
+        <v>129</v>
       </c>
       <c r="D69" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="E69" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="F69" t="s">
-        <v>172</v>
+        <v>130</v>
       </c>
       <c r="G69" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H69" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>173</v>
+        <v>131</v>
       </c>
       <c r="C70" t="s" s="4">
-        <v>174</v>
+        <v>132</v>
       </c>
       <c r="D70" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="E70" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="F70" t="s">
-        <v>175</v>
+        <v>133</v>
       </c>
       <c r="G70" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H70" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>50</v>
+        <v>11</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>176</v>
+        <v>134</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
           <t>2021Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для ведення садівництва</t>
         </is>
       </c>
       <c r="D71" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="E71" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F71" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="G71" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H71" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>177</v>
+        <v>135</v>
       </c>
       <c r="C72" t="inlineStr" s="4">
         <is>
           <t>2022Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D72" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E72" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F72" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="G72" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H72" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>178</v>
+        <v>136</v>
       </c>
       <c r="C73" t="inlineStr" s="4">
         <is>
           <t>2024Про затвердження матеріалів проектів землеустрою щодо відведення земельних ділянок та технічної документації з землеустрою щодо встановлення меж земельної ділянки в натурі (на</t>
         </is>
       </c>
       <c r="D73" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E73" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F73" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="G73" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H73" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>179</v>
+        <v>137</v>
       </c>
       <c r="C74" t="s" s="4">
-        <v>180</v>
+        <v>138</v>
       </c>
       <c r="D74" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="E74" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F74" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G74" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H74" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>181</v>
+        <v>139</v>
       </c>
       <c r="C75" t="s" s="4">
-        <v>182</v>
+        <v>140</v>
       </c>
       <c r="D75" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="E75" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="F75" t="s">
-        <v>172</v>
+        <v>130</v>
       </c>
       <c r="G75" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H75" t="s">
-        <v>90</v>
-[...109 lines deleted...]
-      <c r="AS75" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>183</v>
+        <v>141</v>
       </c>
       <c r="C76" t="inlineStr" s="4">
         <is>
           <t>2027Про затвердження матеріалів проектів землеустрою щодо відведення земельних ділянок та технічної документації з землеустрою щодо встановлення меж земельної ділянки в натурі (на</t>
         </is>
       </c>
       <c r="D76" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="E76" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F76" t="s">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="G76" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H76" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>50</v>
+        <v>11</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>184</v>
+        <v>142</v>
       </c>
       <c r="C77" t="s" s="4">
-        <v>185</v>
+        <v>143</v>
       </c>
       <c r="D77" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F77" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="G77" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H77" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>186</v>
+        <v>144</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
           <t>2030Про затвердження матеріалів технічної документації з землеустрою щодо поділу та об’єднання земельної ділянки</t>
         </is>
       </c>
       <c r="D78" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E78" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F78" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="G78" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H78" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>187</v>
+        <v>145</v>
       </c>
       <c r="C79" t="s" s="4">
-        <v>188</v>
+        <v>146</v>
       </c>
       <c r="D79" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E79" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F79" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="G79" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H79" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>189</v>
+        <v>147</v>
       </c>
       <c r="C80" t="s" s="4">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="D80" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="E80" t="s">
+        <v>82</v>
+      </c>
+      <c r="F80" t="s">
         <v>123</v>
       </c>
-      <c r="F80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G80" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H80" t="s">
-        <v>90</v>
-[...109 lines deleted...]
-      <c r="AS80" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="C81" t="s" s="4">
-        <v>192</v>
+        <v>150</v>
       </c>
       <c r="D81" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="E81" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="F81" t="s">
-        <v>193</v>
+        <v>151</v>
       </c>
       <c r="G81" t="s">
-        <v>194</v>
+        <v>152</v>
       </c>
       <c r="H81" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="I81" t="s" s="5">
         <v>50</v>
-      </c>
-[...106 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>195</v>
+        <v>153</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
           <t>2037Про включення в перелік земельних ділянок несільськогосподарського призначення, які підлягають продажу у власність</t>
         </is>
       </c>
       <c r="D82" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E82" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F82" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="G82" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H82" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>196</v>
+        <v>154</v>
       </c>
       <c r="C83" t="s" s="4">
-        <v>197</v>
+        <v>155</v>
       </c>
       <c r="D83" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="E83" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F83" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="G83" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H83" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>198</v>
+        <v>156</v>
       </c>
       <c r="C84" t="inlineStr" s="4">
         <is>
           <t>2039Про включення в перелік земельних ділянок несільськогосподарського призначення, які підлягають продажу у власність</t>
         </is>
       </c>
       <c r="D84" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="E84" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F84" t="s">
-        <v>116</v>
+        <v>75</v>
       </c>
       <c r="G84" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H84" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>199</v>
+        <v>157</v>
       </c>
       <c r="C85" t="s" s="4">
-        <v>200</v>
+        <v>158</v>
       </c>
       <c r="D85" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E85" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F85" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G85" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H85" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>201</v>
+        <v>159</v>
       </c>
       <c r="C86" t="s" s="4">
-        <v>202</v>
+        <v>160</v>
       </c>
       <c r="D86" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E86" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F86" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="G86" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H86" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>203</v>
+        <v>161</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
           <t>2042Про відмову у наданні дозволів на виготовлення проектів відведення земельних ділянок, у наданні в оренду земельної ділянки, у внесенні змін у рішення Дрогобицької міської ради, укладенні</t>
         </is>
       </c>
       <c r="D87" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E87" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F87" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="G87" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H87" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>204</v>
+        <v>162</v>
       </c>
       <c r="C88" t="s" s="4">
-        <v>205</v>
+        <v>163</v>
       </c>
       <c r="D88" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="E88" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="F88" t="s">
-        <v>172</v>
+        <v>130</v>
       </c>
       <c r="G88" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H88" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>50</v>
+        <v>11</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>206</v>
+        <v>164</v>
       </c>
       <c r="C89" t="inlineStr" s="4">
         <is>
           <t>2044Про відмову у наданні дозволів на виготовлення проектів відведення земельних ділянок, у наданні в оренду земельної ділянки, у внесенні змін у рішення Дрогобицької міської ради, укладенні</t>
         </is>
       </c>
       <c r="D89" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="E89" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F89" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="G89" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H89" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>207</v>
+        <v>165</v>
       </c>
       <c r="C90" t="inlineStr" s="4">
         <is>
           <t>2046Про внесення змін та доповнень до Порядку визначення та відшкодування Дрогобицькій міській раді збитків, заподіяних внаслідок невикористання земельних ділянок, самовільного зайняття</t>
         </is>
       </c>
       <c r="D90" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E90" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F90" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="G90" t="s">
-        <v>165</v>
+        <v>124</v>
       </c>
       <c r="H90" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>208</v>
+        <v>166</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
           <t>2047Про надання дозволу на виготовлення звіту про експертну грошову оцінку земельної ділянки 0,8361 га. на вул. Сахарова, включеної в перелік для продажу на земельнихт торгах у формі аукціону</t>
         </is>
       </c>
       <c r="D91" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E91" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F91" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="G91" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H91" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>209</v>
+        <v>167</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
           <t>2050Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянок для обслуговування багатоквартирного житлового будинку</t>
         </is>
       </c>
       <c r="D92" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E92" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F92" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="G92" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H92" t="s">
-        <v>210</v>
-[...110 lines deleted...]
-        <v>50</v>
+        <v>168</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>211</v>
+        <v>169</v>
       </c>
       <c r="C93" t="s" s="4">
-        <v>212</v>
+        <v>170</v>
       </c>
       <c r="D93" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E93" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F93" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G93" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H93" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>213</v>
+        <v>171</v>
       </c>
       <c r="C94" t="inlineStr" s="4">
         <is>
           <t>2052Про надання дозволу КП ЖЕО на розроблення проекту землеустрою щодо відведення земельноїділянки під об`єктом нерухомого майна</t>
         </is>
       </c>
       <c r="D94" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E94" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F94" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="G94" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H94" t="s">
-        <v>90</v>
-[...79 lines deleted...]
-      <c r="AI94" t="s" s="5">
         <v>50</v>
-      </c>
-[...28 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>214</v>
+        <v>172</v>
       </c>
       <c r="C95" t="s" s="4">
-        <v>215</v>
+        <v>173</v>
       </c>
       <c r="D95" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E95" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F95" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="G95" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H95" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>216</v>
+        <v>174</v>
       </c>
       <c r="C96" t="s" s="4">
-        <v>217</v>
+        <v>175</v>
       </c>
       <c r="D96" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E96" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F96" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="G96" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H96" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>218</v>
+        <v>176</v>
       </c>
       <c r="C97" t="s" s="4">
-        <v>219</v>
+        <v>177</v>
       </c>
       <c r="D97" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E97" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="F97" t="s">
-        <v>175</v>
+        <v>133</v>
       </c>
       <c r="G97" t="s">
-        <v>165</v>
+        <v>124</v>
       </c>
       <c r="H97" t="s">
-        <v>90</v>
-[...7 lines deleted...]
-      <c r="K97" t="s" s="5">
         <v>50</v>
-      </c>
-[...100 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="98">
       <c r="A98"/>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98"/>
-      <c r="I98" t="s">
-[...109 lines deleted...]
-      </c>
     </row>
     <row r="99">
       <c r="A99"/>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99"/>
-      <c r="I99" t="s">
-[...109 lines deleted...]
-      </c>
     </row>
     <row r="100">
       <c r="A100"/>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100"/>
-      <c r="I100" t="s">
-[...109 lines deleted...]
-      </c>
     </row>
     <row r="101">
       <c r="A101"/>
       <c r="B101"/>
       <c r="C101"/>
       <c r="D101"/>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101"/>
-      <c r="I101" t="s">
-[...109 lines deleted...]
-      </c>
     </row>
     <row r="102">
       <c r="A102"/>
       <c r="B102"/>
       <c r="C102"/>
       <c r="D102"/>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102"/>
-      <c r="I102" t="s">
-[...109 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>