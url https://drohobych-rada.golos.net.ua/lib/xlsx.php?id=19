--- v0 (2025-12-16)
+++ v1 (2026-09-09)
@@ -9,2140 +9,480 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>XXII сесія VII скликання</t>
   </si>
   <si>
     <t>Дрогобицька міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
-    <t>Андрухів Андрій Васильович</t>
-[...109 lines deleted...]
-  <si>
     <t>02.06.17  10:10:41</t>
   </si>
   <si>
     <t>1322Про затвердження порядку денного ХХІІ позачергової сесії Дрогобицької міської ради</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 22</t>
   </si>
   <si>
     <t>Проти: 0</t>
   </si>
   <si>
     <t>Утримались: 0</t>
   </si>
   <si>
-    <t>За</t>
-[...7 lines deleted...]
-  <si>
     <t>02.06.17  10:16:53</t>
   </si>
   <si>
     <t>1326Про затвердження порядку денного ХХІІ позачергової сесії Дрогобицької міської ради</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>За: 25</t>
   </si>
   <si>
     <t>02.06.17  10:20:13</t>
   </si>
   <si>
     <t>1327Про внесення змін до міського бюджету м. Дрогобича на 2017 рік</t>
   </si>
   <si>
     <t>02.06.17  10:28:06</t>
   </si>
   <si>
     <t>1328доповнити дод.4 придбання сміттєвоза, за умови...</t>
   </si>
   <si>
     <t>За поправку / пропозицію</t>
   </si>
   <si>
     <t>За: 19</t>
   </si>
   <si>
     <t>Утримались: 1</t>
   </si>
   <si>
-    <t>Утр.</t>
-[...1 lines deleted...]
-  <si>
     <t>02.06.17  10:52:45</t>
   </si>
   <si>
     <t>1329Про внесення змін до міського бюджету м. Дрогобича на 2017 рік</t>
   </si>
   <si>
     <t>За: 23</t>
   </si>
   <si>
     <t>02.06.17  11:02:25</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>02.06.17  11:07:54</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 10</t>
   </si>
   <si>
     <t>Проти: 1</t>
   </si>
   <si>
     <t>Утримались: 5</t>
-  </si>
-[...52 lines deleted...]
-    <t>Відсут.: 2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AS13"/>
+  <dimension ref="A1:H13"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...37 lines deleted...]
-    <col min="45" max="45" width="45"/>
+    <col min="7" max="7" width="14"/>
+    <col min="8" max="8" width="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="G1"/>
       <c r="H1"/>
-      <c r="I1" t="s" s="3">
-[...109 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="C2" t="s" s="4">
-        <v>43</v>
+        <v>6</v>
       </c>
       <c r="D2" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E2" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F2" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="G2" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H2" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="C3" t="s" s="4">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G3" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H3" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s" s="4">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E4" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F4" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G4" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H4" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s" s="4">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F5" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H5" t="s">
-        <v>62</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s" s="4">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F6" t="s">
-        <v>66</v>
+        <v>25</v>
       </c>
       <c r="G6" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H6" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>1331Про внесення змін до Програми внесків в статутний фонд КП «Дрогобичводоканал» на 2017 рік ( для придбання каналопромивної машини)</t>
         </is>
       </c>
       <c r="D7" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F7" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G7" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H7" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>1332Про закупівлю інвентаря для облаштування робочого місця волонтера «Корпусу миру» США в КУ «Інститут міста Дрогобича».</t>
         </is>
       </c>
       <c r="D8" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="F8" t="s">
-        <v>71</v>
+        <v>30</v>
       </c>
       <c r="G8" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="H8" t="s">
-        <v>73</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9" t="s">
-[...109 lines deleted...]
-      </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10" t="s">
-[...109 lines deleted...]
-      </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11" t="s">
-[...109 lines deleted...]
-      </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12" t="s">
-[...109 lines deleted...]
-      </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-      <c r="I13" t="s">
-[...109 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>