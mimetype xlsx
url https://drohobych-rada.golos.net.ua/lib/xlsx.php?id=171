--- v0 (2026-06-19)
+++ v1 (2026-09-09)
@@ -15987,54 +15987,52 @@
         <v>51</v>
       </c>
       <c r="AQ104" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AR104" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS104" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AT104" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AU104" t="s" s="5">
         <v>51</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>218</v>
       </c>
-      <c r="C105" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C105" s="4">
+        <v>11463</v>
       </c>
       <c r="D105" t="s">
         <v>70</v>
       </c>
       <c r="E105" t="s">
         <v>90</v>
       </c>
       <c r="F105" t="s">
         <v>219</v>
       </c>
       <c r="G105" t="s">
         <v>49</v>
       </c>
       <c r="H105" t="s">
         <v>50</v>
       </c>
       <c r="I105" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J105" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K105" t="s" s="5">
         <v>51</v>
       </c>