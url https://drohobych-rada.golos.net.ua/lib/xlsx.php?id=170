--- v0 (2026-04-29)
+++ v1 (2026-06-19)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="333">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>LXXVIII сесія VIII скликання</t>
   </si>
   <si>
     <t>Дрогобицька міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
     <t>Андрухів Андрій Васильович</t>
   </si>
   <si>
     <t>Беднарчик Наталія Миронівна</t>
   </si>
   <si>
     <t>Бейзик Роман Степанович</t>
   </si>
   <si>
@@ -155,89 +155,89 @@
   <si>
     <t>Білас Тарас Володимирович</t>
   </si>
   <si>
     <t>Веселовська Мар`яна Романівна</t>
   </si>
   <si>
     <t>Шеремета Михайло Михайлович</t>
   </si>
   <si>
     <t>Петренко Олег Васильович</t>
   </si>
   <si>
     <t>09.04.26  11:19:06</t>
   </si>
   <si>
     <t>11199Про затвердження  порядку денного LХХVІІІ сесії Дрогобицької міської ради</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
+    <t>За: 28</t>
+  </si>
+  <si>
+    <t>Проти: 0</t>
+  </si>
+  <si>
+    <t>Утримались: 0</t>
+  </si>
+  <si>
+    <t>Відсут.</t>
+  </si>
+  <si>
+    <t>За</t>
+  </si>
+  <si>
+    <t>Не голос.</t>
+  </si>
+  <si>
+    <t>09.04.26  11:20:32</t>
+  </si>
+  <si>
+    <t>За поправку / пропозицію</t>
+  </si>
+  <si>
+    <t>За: 29</t>
+  </si>
+  <si>
+    <t>09.04.26  11:21:10</t>
+  </si>
+  <si>
+    <t>09.04.26  11:21:47</t>
+  </si>
+  <si>
+    <t>09.04.26  11:22:24</t>
+  </si>
+  <si>
     <t>За: 27</t>
   </si>
   <si>
-    <t>Проти: 0</t>
-[...34 lines deleted...]
-  <si>
     <t>09.04.26  11:23:02</t>
   </si>
   <si>
     <t>09.04.26  11:23:40</t>
   </si>
   <si>
     <t>09.04.26  11:24:23</t>
   </si>
   <si>
     <t>09.04.26  11:25:29</t>
   </si>
   <si>
     <t>11207до порядку денного мрео</t>
   </si>
   <si>
     <t>09.04.26  11:26:08</t>
   </si>
   <si>
     <t>09.04.26  11:26:55</t>
   </si>
   <si>
     <t>09.04.26  11:27:35</t>
   </si>
   <si>
     <t>09.04.26  11:28:12</t>
@@ -374,56 +374,56 @@
   <si>
     <t>09.04.26  11:52:14</t>
   </si>
   <si>
     <t>09.04.26  11:52:52</t>
   </si>
   <si>
     <t>За: 26</t>
   </si>
   <si>
     <t>09.04.26  11:54:10</t>
   </si>
   <si>
     <t>09.04.26  11:54:56</t>
   </si>
   <si>
     <t>11245Про визначення КП «Управитель «ЖЕО» ДМР замовником робіт по об’єкту будівництва </t>
   </si>
   <si>
     <t>09.04.26  12:00:22</t>
   </si>
   <si>
     <t>11246Про звернення щодо законодавчої ініціативи</t>
   </si>
   <si>
+    <t>09.04.26  12:02:00</t>
+  </si>
+  <si>
     <t>За: 24</t>
   </si>
   <si>
-    <t>09.04.26  12:02:00</t>
-[...1 lines deleted...]
-  <si>
     <t>09.04.26  12:02:44</t>
   </si>
   <si>
     <t>09.04.26  12:03:22</t>
   </si>
   <si>
     <t>09.04.26  12:04:00</t>
   </si>
   <si>
     <t>09.04.26  12:04:37</t>
   </si>
   <si>
     <t>09.04.26  12:05:16</t>
   </si>
   <si>
     <t>09.04.26  12:05:55</t>
   </si>
   <si>
     <t>09.04.26  12:06:47</t>
   </si>
   <si>
     <t>11254Про надання дозволу на безкоштовну передачу матеріальних цінностей</t>
   </si>
   <si>
     <t>09.04.26  12:07:25</t>
@@ -467,192 +467,591 @@
   <si>
     <t>09.04.26  12:12:53</t>
   </si>
   <si>
     <t>11262внести зміни додати Шулак М.П.</t>
   </si>
   <si>
     <t>09.04.26  12:13:30</t>
   </si>
   <si>
     <t>09.04.26  12:14:08</t>
   </si>
   <si>
     <t>09.04.26  12:14:52</t>
   </si>
   <si>
     <t>11265зміни в пункті 1</t>
   </si>
   <si>
     <t>09.04.26  12:15:30</t>
   </si>
   <si>
     <t>09.04.26  12:16:16</t>
   </si>
   <si>
+    <t>Утримались: 1</t>
+  </si>
+  <si>
+    <t>Утр.</t>
+  </si>
+  <si>
+    <t>09.04.26  12:18:13</t>
+  </si>
+  <si>
+    <t>09.04.26  12:19:08</t>
+  </si>
+  <si>
+    <t>09.04.26  12:21:05</t>
+  </si>
+  <si>
+    <t>30.04.26  10:03:05</t>
+  </si>
+  <si>
+    <t>30.04.26  10:04:03</t>
+  </si>
+  <si>
+    <t>30.04.26  10:04:45</t>
+  </si>
+  <si>
+    <t>30.04.26  10:05:25</t>
+  </si>
+  <si>
+    <t>30.04.26  10:06:03</t>
+  </si>
+  <si>
+    <t>30.04.26  10:08:50</t>
+  </si>
+  <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
-    <t>За: 18</t>
-[...14 lines deleted...]
-    <t>09.04.26  12:21:05</t>
+    <t>За: 11</t>
+  </si>
+  <si>
+    <t>30.04.26  10:09:29</t>
+  </si>
+  <si>
+    <t>За: 20</t>
+  </si>
+  <si>
+    <t>30.04.26  10:12:17</t>
+  </si>
+  <si>
+    <t>11279Про внесення змін рішення Дрогобицької міської ради від 19.03.2026 року № 3981</t>
+  </si>
+  <si>
+    <t>30.04.26  10:13:05</t>
+  </si>
+  <si>
+    <t>30.04.26  10:13:44</t>
+  </si>
+  <si>
+    <t>30.04.26  10:14:23</t>
+  </si>
+  <si>
+    <t>30.04.26  10:15:01</t>
+  </si>
+  <si>
+    <t>30.04.26  10:15:43</t>
+  </si>
+  <si>
+    <t>30.04.26  10:16:22</t>
+  </si>
+  <si>
+    <t>30.04.26  10:17:11</t>
+  </si>
+  <si>
+    <t>30.04.26  10:18:09</t>
+  </si>
+  <si>
+    <t>30.04.26  10:18:46</t>
+  </si>
+  <si>
+    <t>30.04.26  10:19:26</t>
+  </si>
+  <si>
+    <t>30.04.26  10:20:10</t>
+  </si>
+  <si>
+    <t>30.04.26  10:20:47</t>
+  </si>
+  <si>
+    <t>30.04.26  10:21:25</t>
+  </si>
+  <si>
+    <t>30.04.26  10:22:06</t>
+  </si>
+  <si>
+    <t>30.04.26  10:23:07</t>
+  </si>
+  <si>
+    <t>За: 8</t>
+  </si>
+  <si>
+    <t>Утримались: 2</t>
+  </si>
+  <si>
+    <t>30.04.26  10:24:09</t>
+  </si>
+  <si>
+    <t>30.04.26  10:25:14</t>
+  </si>
+  <si>
+    <t>30.04.26  10:26:01</t>
+  </si>
+  <si>
+    <t>30.04.26  10:29:06</t>
+  </si>
+  <si>
+    <t>30.04.26  10:29:47</t>
+  </si>
+  <si>
+    <t>30.04.26  10:30:26</t>
+  </si>
+  <si>
+    <t>30.04.26  10:31:07</t>
+  </si>
+  <si>
+    <t>30.04.26  10:31:50</t>
+  </si>
+  <si>
+    <t>30.04.26  10:33:03</t>
+  </si>
+  <si>
+    <t>30.04.26  10:33:45</t>
+  </si>
+  <si>
+    <t>30.04.26  10:34:47</t>
+  </si>
+  <si>
+    <t>30.04.26  10:36:06</t>
+  </si>
+  <si>
+    <t>30.04.26  10:36:43</t>
+  </si>
+  <si>
+    <t>30.04.26  10:37:57</t>
+  </si>
+  <si>
+    <t>30.04.26  10:39:03</t>
+  </si>
+  <si>
+    <t>30.04.26  10:39:47</t>
+  </si>
+  <si>
+    <t>11311викласти проект рішення в іншій редакції</t>
+  </si>
+  <si>
+    <t>30.04.26  10:40:23</t>
+  </si>
+  <si>
+    <t>30.04.26  10:42:30</t>
+  </si>
+  <si>
+    <t>30.04.26  10:43:16</t>
+  </si>
+  <si>
+    <t>30.04.26  10:43:55</t>
+  </si>
+  <si>
+    <t>11315Про затвердження Програми «Шана матерям Героїв» з нагоди Дня матері </t>
+  </si>
+  <si>
+    <t>30.04.26  10:44:34</t>
+  </si>
+  <si>
+    <t>30.04.26  10:45:11</t>
+  </si>
+  <si>
+    <t>11317Про доповнення Плану діяльності з підготовки проектів регуляторних актів на 2026 рік</t>
+  </si>
+  <si>
+    <t>06.05.26  11:00:08</t>
+  </si>
+  <si>
+    <t>06.05.26  11:01:11</t>
+  </si>
+  <si>
+    <t>06.05.26  11:01:58</t>
+  </si>
+  <si>
+    <t>06.05.26  11:02:37</t>
+  </si>
+  <si>
+    <t>11321до порядку денного Про передачу на баланс автомобіля (охорона здоров’я) №1</t>
+  </si>
+  <si>
+    <t>06.05.26  11:03:14</t>
+  </si>
+  <si>
+    <t>11322до порядку денного Про передачу на баланс автомобіля (охорона здоров’я) №2</t>
+  </si>
+  <si>
+    <t>06.05.26  11:04:34</t>
+  </si>
+  <si>
+    <t>06.05.26  11:06:11</t>
+  </si>
+  <si>
+    <t>11324Про надання звання “Почесний громадянин міста Дрогобича”</t>
+  </si>
+  <si>
+    <t>06.05.26  11:07:35</t>
+  </si>
+  <si>
+    <t>06.05.26  11:10:06</t>
+  </si>
+  <si>
+    <t>06.05.26  11:10:50</t>
+  </si>
+  <si>
+    <t>11327Про затвердження Програми «Покращення матеріально-технічної бази *** на 2026 рік»</t>
+  </si>
+  <si>
+    <t>06.05.26  11:11:29</t>
+  </si>
+  <si>
+    <t>11328Про затвердження Програми «Покращення матеріально-технічного стану *** на 2026 рік»</t>
+  </si>
+  <si>
+    <t>06.05.26  11:12:06</t>
+  </si>
+  <si>
+    <t>11329Про затвердження Програми «Покращення обороноздатності *** на 2026 рік»</t>
+  </si>
+  <si>
+    <t>06.05.26  11:12:45</t>
+  </si>
+  <si>
+    <t>11330Про затвердження Програми «Покращення обороноздатності *** на 2026 рік»</t>
+  </si>
+  <si>
+    <t>06.05.26  11:13:22</t>
+  </si>
+  <si>
+    <t>11331Про затвердження Програми «Покращення обороноздатності *** на 2026 рік»</t>
+  </si>
+  <si>
+    <t>06.05.26  11:14:00</t>
+  </si>
+  <si>
+    <t>11332Про затвердження Програми «Покращення обороноздатності *** на 2026 рік»</t>
+  </si>
+  <si>
+    <t>06.05.26  11:14:36</t>
+  </si>
+  <si>
+    <t>06.05.26  11:15:27</t>
+  </si>
+  <si>
+    <t>11334Про передачу на баланс автомобіля (охорона здоров’я) №1</t>
+  </si>
+  <si>
+    <t>06.05.26  11:16:04</t>
+  </si>
+  <si>
+    <t>11335Про передачу на баланс автомобіля (охорона здоров’я) №2</t>
+  </si>
+  <si>
+    <t>06.05.26  11:16:43</t>
+  </si>
+  <si>
+    <t>06.05.26  11:19:28</t>
+  </si>
+  <si>
+    <t>06.05.26  11:20:09</t>
+  </si>
+  <si>
+    <t>06.05.26  11:20:46</t>
+  </si>
+  <si>
+    <t>06.05.26  11:21:52</t>
+  </si>
+  <si>
+    <t>06.05.26  11:22:29</t>
+  </si>
+  <si>
+    <t>06.05.26  11:23:38</t>
+  </si>
+  <si>
+    <t>06.05.26  11:24:29</t>
+  </si>
+  <si>
+    <t>06.05.26  11:25:08</t>
+  </si>
+  <si>
+    <t>06.05.26  11:26:12</t>
   </si>
   <si>
     <t>За: 0</t>
   </si>
   <si>
-    <t>За: 69</t>
+    <t>06.05.26  11:26:33</t>
+  </si>
+  <si>
+    <t>06.05.26  11:27:16</t>
+  </si>
+  <si>
+    <t>11347внести зміни в п.5 8 відсотків</t>
+  </si>
+  <si>
+    <t>06.05.26  11:27:54</t>
+  </si>
+  <si>
+    <t>06.05.26  11:28:41</t>
+  </si>
+  <si>
+    <t>06.05.26  11:29:33</t>
+  </si>
+  <si>
+    <t>06.05.26  11:30:10</t>
+  </si>
+  <si>
+    <t>11351Про внесення змін до договору оренди землі № 2025/106 від 11.08.2025</t>
+  </si>
+  <si>
+    <t>За: 10</t>
+  </si>
+  <si>
+    <t>06.05.26  11:31:06</t>
+  </si>
+  <si>
+    <t>06.05.26  11:32:23</t>
+  </si>
+  <si>
+    <t>За: 142</t>
+  </si>
+  <si>
+    <t>За: 147</t>
+  </si>
+  <si>
+    <t>За: 146</t>
+  </si>
+  <si>
+    <t>За: 127</t>
+  </si>
+  <si>
+    <t>За: 79</t>
+  </si>
+  <si>
+    <t>За: 94</t>
+  </si>
+  <si>
+    <t>За: 130</t>
+  </si>
+  <si>
+    <t>За: 98</t>
+  </si>
+  <si>
+    <t>За: 107</t>
+  </si>
+  <si>
+    <t>За: 149</t>
+  </si>
+  <si>
+    <t>За: 140</t>
+  </si>
+  <si>
+    <t>За: 64</t>
+  </si>
+  <si>
+    <t>За: 143</t>
+  </si>
+  <si>
+    <t>За: 34</t>
+  </si>
+  <si>
+    <t>За: 92</t>
+  </si>
+  <si>
+    <t>За: 36</t>
+  </si>
+  <si>
+    <t>За: 125</t>
+  </si>
+  <si>
+    <t>За: 105</t>
+  </si>
+  <si>
+    <t>За: 103</t>
+  </si>
+  <si>
+    <t>За: 145</t>
+  </si>
+  <si>
+    <t>За: 54</t>
+  </si>
+  <si>
+    <t>За: 52</t>
+  </si>
+  <si>
+    <t>За: 111</t>
+  </si>
+  <si>
+    <t>За: 150</t>
+  </si>
+  <si>
+    <t>За: 33</t>
+  </si>
+  <si>
+    <t>За: 128</t>
+  </si>
+  <si>
+    <t>За: 129</t>
   </si>
   <si>
     <t>За: 71</t>
   </si>
   <si>
-    <t>За: 68</t>
-[...37 lines deleted...]
-  <si>
     <t>Утр.: 0</t>
   </si>
   <si>
     <t>Утр.: 1</t>
   </si>
   <si>
+    <t>Утр.: 2</t>
+  </si>
+  <si>
+    <t>Не голос.: 6</t>
+  </si>
+  <si>
+    <t>Не голос.: 10</t>
+  </si>
+  <si>
+    <t>Не голос.: 5</t>
+  </si>
+  <si>
+    <t>Не голос.: 7</t>
+  </si>
+  <si>
+    <t>Не голос.: 39</t>
+  </si>
+  <si>
+    <t>Не голос.: 24</t>
+  </si>
+  <si>
+    <t>Не голос.: 21</t>
+  </si>
+  <si>
+    <t>Не голос.: 54</t>
+  </si>
+  <si>
+    <t>Не голос.: 8</t>
+  </si>
+  <si>
+    <t>Не голос.: 3</t>
+  </si>
+  <si>
     <t>Не голос.: 0</t>
   </si>
   <si>
+    <t>Не голос.: 1</t>
+  </si>
+  <si>
+    <t>Не голос.: 12</t>
+  </si>
+  <si>
+    <t>Не голос.: 9</t>
+  </si>
+  <si>
+    <t>Не голос.: 11</t>
+  </si>
+  <si>
+    <t>Не голос.: 42</t>
+  </si>
+  <si>
+    <t>Не голос.: 27</t>
+  </si>
+  <si>
+    <t>Не голос.: 46</t>
+  </si>
+  <si>
+    <t>Не голос.: 4</t>
+  </si>
+  <si>
+    <t>Не голос.: 13</t>
+  </si>
+  <si>
+    <t>Не голос.: 53</t>
+  </si>
+  <si>
+    <t>Не голос.: 19</t>
+  </si>
+  <si>
+    <t>Не голос.: 41</t>
+  </si>
+  <si>
     <t>Не голос.: 2</t>
   </si>
   <si>
-    <t>Не голос.: 3</t>
-[...47 lines deleted...]
-    <t>Відсут.: 71</t>
+    <t>Не голос.: 32</t>
+  </si>
+  <si>
+    <t>Відсут.: 116</t>
   </si>
   <si>
     <t>Відсут.: 0</t>
   </si>
   <si>
-    <t>Відсут.: 5</t>
+    <t>Відсут.: 18</t>
+  </si>
+  <si>
+    <t>Відсут.: 34</t>
   </si>
   <si>
     <t>Відсут.: 1</t>
   </si>
   <si>
-    <t>Відсут.: 29</t>
+    <t>Відсут.: 36</t>
+  </si>
+  <si>
+    <t>Відсут.: 152</t>
+  </si>
+  <si>
+    <t>Відсут.: 82</t>
+  </si>
+  <si>
+    <t>Відсут.: 107</t>
+  </si>
+  <si>
+    <t>Відсут.: 110</t>
+  </si>
+  <si>
+    <t>Відсут.: 45</t>
+  </si>
+  <si>
+    <t>Відсут.: 81</t>
+  </si>
+  <si>
+    <t>Відсут.: 114</t>
+  </si>
+  <si>
+    <t>Відсут.: 19</t>
+  </si>
+  <si>
+    <t>Відсут.: 49</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -677,51 +1076,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AU77"/>
+  <dimension ref="A1:AU158"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="15"/>
     <col min="10" max="10" width="15"/>
     <col min="11" max="11" width="15"/>
     <col min="12" max="12" width="15"/>
     <col min="13" max="13" width="15"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="15"/>
     <col min="16" max="16" width="15"/>
     <col min="17" max="17" width="15"/>
     <col min="18" max="18" width="15"/>
     <col min="19" max="19" width="15"/>
     <col min="20" max="20" width="15"/>
     <col min="21" max="21" width="15"/>
     <col min="22" max="22" width="15"/>
     <col min="23" max="23" width="15"/>
     <col min="24" max="24" width="15"/>
@@ -912,51 +1311,51 @@
       <c r="H2" t="s">
         <v>50</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="O2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P2" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="Q2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="R2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="S2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="T2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="U2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="V2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="W2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="X2" t="s" s="5">
         <v>52</v>
       </c>
@@ -1317,51 +1716,51 @@
         <v>52</v>
       </c>
       <c r="AU4" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>58</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>11202до порядку денного Про затвердження Програми «Покращення обороноздатності *** на 2026 рік»</t>
         </is>
       </c>
       <c r="D5" t="s">
         <v>55</v>
       </c>
       <c r="E5" t="s">
         <v>47</v>
       </c>
       <c r="F5" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G5" t="s">
         <v>49</v>
       </c>
       <c r="H5" t="s">
         <v>50</v>
       </c>
       <c r="I5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N5" t="s" s="5">
         <v>52</v>
       </c>
@@ -1448,65 +1847,65 @@
       </c>
       <c r="AP5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AR5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AS5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU5" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
           <t>11203до порядку денного Про затвердження Програми «Покращення обороноздатності *** на 2026 рік»</t>
         </is>
       </c>
       <c r="D6" t="s">
         <v>55</v>
       </c>
       <c r="E6" t="s">
         <v>47</v>
       </c>
       <c r="F6" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="G6" t="s">
         <v>49</v>
       </c>
       <c r="H6" t="s">
         <v>50</v>
       </c>
       <c r="I6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N6" t="s" s="5">
         <v>52</v>
       </c>
@@ -1607,51 +2006,51 @@
         <v>52</v>
       </c>
       <c r="AU6" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>61</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>11204до порядку денного Про затвердження Програми «Покращення обороноздатності *** на 2026 рік»</t>
         </is>
       </c>
       <c r="D7" t="s">
         <v>55</v>
       </c>
       <c r="E7" t="s">
         <v>47</v>
       </c>
       <c r="F7" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G7" t="s">
         <v>49</v>
       </c>
       <c r="H7" t="s">
         <v>50</v>
       </c>
       <c r="I7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N7" t="s" s="5">
         <v>52</v>
       </c>
@@ -2185,51 +2584,51 @@
         <v>52</v>
       </c>
       <c r="AU10" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>66</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
           <t>11208до порядку денного Про затвердження Програми підтримки Мобільного рятувального центру «Львів» ДСНС України на 2026 рік  </t>
         </is>
       </c>
       <c r="D11" t="s">
         <v>55</v>
       </c>
       <c r="E11" t="s">
         <v>47</v>
       </c>
       <c r="F11" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G11" t="s">
         <v>49</v>
       </c>
       <c r="H11" t="s">
         <v>50</v>
       </c>
       <c r="I11" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N11" t="s" s="5">
         <v>52</v>
       </c>
@@ -2475,51 +2874,51 @@
         <v>52</v>
       </c>
       <c r="AU12" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>68</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>11210до порядку денного Про затвердження Програми забезпечення заходів у сфері державної безпеки України та ефективної діяльності Управління Служби безпеки України у Львівській області на 2026</t>
         </is>
       </c>
       <c r="D13" t="s">
         <v>55</v>
       </c>
       <c r="E13" t="s">
         <v>47</v>
       </c>
       <c r="F13" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G13" t="s">
         <v>49</v>
       </c>
       <c r="H13" t="s">
         <v>50</v>
       </c>
       <c r="I13" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J13" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K13" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L13" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N13" t="s" s="5">
         <v>52</v>
       </c>
@@ -2620,51 +3019,51 @@
         <v>52</v>
       </c>
       <c r="AU13" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>69</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>11211до порядку денного Про затвердження цільової  Програми підтримки державної установи «Дрогобицька виправна колонія (№ 40)», що знаходиться на території Дрогобицької міської територіальної</t>
         </is>
       </c>
       <c r="D14" t="s">
         <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>47</v>
       </c>
       <c r="F14" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G14" t="s">
         <v>49</v>
       </c>
       <c r="H14" t="s">
         <v>50</v>
       </c>
       <c r="I14" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J14" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L14" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M14" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N14" t="s" s="5">
         <v>52</v>
       </c>
@@ -2765,51 +3164,51 @@
         <v>52</v>
       </c>
       <c r="AU14" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>11212до порядку денного Про затвердження Програми надання поворотної фінансової допомоги комунальним підприємствам Дрогобицької міської територіальної громади на 2026 рік</t>
         </is>
       </c>
       <c r="D15" t="s">
         <v>55</v>
       </c>
       <c r="E15" t="s">
         <v>47</v>
       </c>
       <c r="F15" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="G15" t="s">
         <v>49</v>
       </c>
       <c r="H15" t="s">
         <v>50</v>
       </c>
       <c r="I15" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N15" t="s" s="5">
         <v>52</v>
       </c>
@@ -3200,51 +3599,51 @@
         <v>52</v>
       </c>
       <c r="AU17" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>74</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
           <t>11215до порядку денного Про затвердження Статуту Дрогобицького наукового ліцею імені Богдана Лепкого Дрогобицької міської ради Львівської області у новій редакції</t>
         </is>
       </c>
       <c r="D18" t="s">
         <v>55</v>
       </c>
       <c r="E18" t="s">
         <v>47</v>
       </c>
       <c r="F18" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G18" t="s">
         <v>49</v>
       </c>
       <c r="H18" t="s">
         <v>50</v>
       </c>
       <c r="I18" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N18" t="s" s="5">
         <v>53</v>
       </c>
@@ -3488,51 +3887,51 @@
       </c>
       <c r="AT19" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU19" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>76</v>
       </c>
       <c r="C20" t="s" s="4">
         <v>77</v>
       </c>
       <c r="D20" t="s">
         <v>55</v>
       </c>
       <c r="E20" t="s">
         <v>47</v>
       </c>
       <c r="F20" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G20" t="s">
         <v>49</v>
       </c>
       <c r="H20" t="s">
         <v>50</v>
       </c>
       <c r="I20" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N20" t="s" s="5">
         <v>52</v>
       </c>
@@ -3774,51 +4173,51 @@
       </c>
       <c r="AT21" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU21" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" t="s" s="4">
         <v>82</v>
       </c>
       <c r="D22" t="s">
         <v>83</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
       <c r="F22" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G22" t="s">
         <v>49</v>
       </c>
       <c r="H22" t="s">
         <v>50</v>
       </c>
       <c r="I22" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J22" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K22" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L22" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M22" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N22" t="s" s="5">
         <v>52</v>
       </c>
@@ -3917,51 +4316,51 @@
       </c>
       <c r="AT22" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU22" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>84</v>
       </c>
       <c r="C23" t="s" s="4">
         <v>85</v>
       </c>
       <c r="D23" t="s">
         <v>86</v>
       </c>
       <c r="E23" t="s">
         <v>47</v>
       </c>
       <c r="F23" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G23" t="s">
         <v>49</v>
       </c>
       <c r="H23" t="s">
         <v>50</v>
       </c>
       <c r="I23" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N23" t="s" s="5">
         <v>52</v>
       </c>
@@ -4060,51 +4459,51 @@
       </c>
       <c r="AT23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU23" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>87</v>
       </c>
       <c r="C24" t="s" s="4">
         <v>88</v>
       </c>
       <c r="D24" t="s">
         <v>86</v>
       </c>
       <c r="E24" t="s">
         <v>47</v>
       </c>
       <c r="F24" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G24" t="s">
         <v>49</v>
       </c>
       <c r="H24" t="s">
         <v>50</v>
       </c>
       <c r="I24" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J24" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K24" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L24" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M24" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N24" t="s" s="5">
         <v>52</v>
       </c>
@@ -4203,51 +4602,51 @@
       </c>
       <c r="AT24" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU24" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>89</v>
       </c>
       <c r="C25" t="s" s="4">
         <v>90</v>
       </c>
       <c r="D25" t="s">
         <v>86</v>
       </c>
       <c r="E25" t="s">
         <v>47</v>
       </c>
       <c r="F25" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G25" t="s">
         <v>49</v>
       </c>
       <c r="H25" t="s">
         <v>50</v>
       </c>
       <c r="I25" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J25" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K25" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L25" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M25" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N25" t="s" s="5">
         <v>52</v>
       </c>
@@ -4489,51 +4888,51 @@
       </c>
       <c r="AT26" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU26" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>93</v>
       </c>
       <c r="C27" t="s" s="4">
         <v>94</v>
       </c>
       <c r="D27" t="s">
         <v>86</v>
       </c>
       <c r="E27" t="s">
         <v>47</v>
       </c>
       <c r="F27" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G27" t="s">
         <v>49</v>
       </c>
       <c r="H27" t="s">
         <v>50</v>
       </c>
       <c r="I27" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J27" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K27" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L27" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M27" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N27" t="s" s="5">
         <v>52</v>
       </c>
@@ -4775,51 +5174,51 @@
       </c>
       <c r="AT28" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU28" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>97</v>
       </c>
       <c r="C29" t="s" s="4">
         <v>98</v>
       </c>
       <c r="D29" t="s">
         <v>86</v>
       </c>
       <c r="E29" t="s">
         <v>47</v>
       </c>
       <c r="F29" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G29" t="s">
         <v>49</v>
       </c>
       <c r="H29" t="s">
         <v>50</v>
       </c>
       <c r="I29" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J29" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K29" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L29" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M29" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N29" t="s" s="5">
         <v>52</v>
       </c>
@@ -4920,51 +5319,51 @@
         <v>52</v>
       </c>
       <c r="AU29" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>99</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>11228Про затвердження Програми «Покращення матеріально-технічного забезпечення *** на 2026 рік»</t>
         </is>
       </c>
       <c r="D30" t="s">
         <v>86</v>
       </c>
       <c r="E30" t="s">
         <v>47</v>
       </c>
       <c r="F30" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="G30" t="s">
         <v>49</v>
       </c>
       <c r="H30" t="s">
         <v>50</v>
       </c>
       <c r="I30" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N30" t="s" s="5">
         <v>52</v>
       </c>
@@ -5790,51 +6189,51 @@
         <v>52</v>
       </c>
       <c r="AU35" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>11234Про затвердження Програми надання поворотної фінансової допомоги комунальним підприємствам Дрогобицької міської територіальної громади на 2026 рік</t>
         </is>
       </c>
       <c r="D36" t="s">
         <v>86</v>
       </c>
       <c r="E36" t="s">
         <v>47</v>
       </c>
       <c r="F36" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G36" t="s">
         <v>49</v>
       </c>
       <c r="H36" t="s">
         <v>50</v>
       </c>
       <c r="I36" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N36" t="s" s="5">
         <v>52</v>
       </c>
@@ -5935,51 +6334,51 @@
         <v>52</v>
       </c>
       <c r="AU36" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
           <t>11235Про затвердження Програми забезпечення функціонування комунального підприємства «Управитель «Житлово- експлуатаційне об’єднання» Дрогобицької міської ради на  2026 рік</t>
         </is>
       </c>
       <c r="D37" t="s">
         <v>86</v>
       </c>
       <c r="E37" t="s">
         <v>47</v>
       </c>
       <c r="F37" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G37" t="s">
         <v>49</v>
       </c>
       <c r="H37" t="s">
         <v>50</v>
       </c>
       <c r="I37" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N37" t="s" s="5">
         <v>52</v>
       </c>
@@ -6080,51 +6479,51 @@
         <v>52</v>
       </c>
       <c r="AU37" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
           <t>11236Про затвердження Програми з організації оборонної роботи на території Дрогобицької міської територіальної громади на 2026 рік (нова редакція)</t>
         </is>
       </c>
       <c r="D38" t="s">
         <v>86</v>
       </c>
       <c r="E38" t="s">
         <v>47</v>
       </c>
       <c r="F38" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G38" t="s">
         <v>49</v>
       </c>
       <c r="H38" t="s">
         <v>50</v>
       </c>
       <c r="I38" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N38" t="s" s="5">
         <v>52</v>
       </c>
@@ -6225,51 +6624,51 @@
         <v>52</v>
       </c>
       <c r="AU38" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>108</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
           <t>11237Про внесення змін до рішення Дрогобицької міської ради від 30.10.2025 № 3571 «Про затвердження Програми з організації оповіщення військовозобов’язаних рекомендованим поштовим відправленням з</t>
         </is>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" t="s">
         <v>47</v>
       </c>
       <c r="F39" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G39" t="s">
         <v>49</v>
       </c>
       <c r="H39" t="s">
         <v>50</v>
       </c>
       <c r="I39" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J39" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K39" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L39" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M39" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N39" t="s" s="5">
         <v>52</v>
       </c>
@@ -6370,51 +6769,51 @@
         <v>52</v>
       </c>
       <c r="AU39" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
           <t>11238Про закриття записів про назви вулиць в населених пунктах Дрогобицької міської територіальної громади Дрогобицького району Львівської області  </t>
         </is>
       </c>
       <c r="D40" t="s">
         <v>86</v>
       </c>
       <c r="E40" t="s">
         <v>47</v>
       </c>
       <c r="F40" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="G40" t="s">
         <v>49</v>
       </c>
       <c r="H40" t="s">
         <v>50</v>
       </c>
       <c r="I40" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J40" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K40" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L40" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M40" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N40" t="s" s="5">
         <v>52</v>
       </c>
@@ -6515,51 +6914,51 @@
         <v>52</v>
       </c>
       <c r="AU40" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>110</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>11239Про затвердження стратегії розвитку ветеранської політики у Дрогобицькій міській територіальній громаді на період до 2030 року</t>
         </is>
       </c>
       <c r="D41" t="s">
         <v>86</v>
       </c>
       <c r="E41" t="s">
         <v>47</v>
       </c>
       <c r="F41" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="G41" t="s">
         <v>49</v>
       </c>
       <c r="H41" t="s">
         <v>50</v>
       </c>
       <c r="I41" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N41" t="s" s="5">
         <v>52</v>
       </c>
@@ -6660,51 +7059,51 @@
         <v>52</v>
       </c>
       <c r="AU41" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>11240Про присвоєння імені владики Юліяна Вороновського гімназії № 14 Дрогобицької міської ради Львівської області та затвердження Статуту у новій редакції</t>
         </is>
       </c>
       <c r="D42" t="s">
         <v>86</v>
       </c>
       <c r="E42" t="s">
         <v>47</v>
       </c>
       <c r="F42" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G42" t="s">
         <v>49</v>
       </c>
       <c r="H42" t="s">
         <v>50</v>
       </c>
       <c r="I42" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N42" t="s" s="5">
         <v>52</v>
       </c>
@@ -6805,51 +7204,51 @@
         <v>52</v>
       </c>
       <c r="AU42" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>11241Про затвердження Положення про призначення виплати грошової винагороди провідним спортсменам Дрогобицької міської територіальної громади та їх  тренерам за високі спортивні</t>
         </is>
       </c>
       <c r="D43" t="s">
         <v>86</v>
       </c>
       <c r="E43" t="s">
         <v>47</v>
       </c>
       <c r="F43" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="G43" t="s">
         <v>49</v>
       </c>
       <c r="H43" t="s">
         <v>50</v>
       </c>
       <c r="I43" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J43" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K43" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L43" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M43" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N43" t="s" s="5">
         <v>52</v>
       </c>
@@ -6950,51 +7349,51 @@
         <v>52</v>
       </c>
       <c r="AU43" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>11242Про затвердження «Програми розвитку Молодіжної ради Дрогобицької міської територіальної громади на 2026-2027 роки»</t>
         </is>
       </c>
       <c r="D44" t="s">
         <v>86</v>
       </c>
       <c r="E44" t="s">
         <v>47</v>
       </c>
       <c r="F44" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="G44" t="s">
         <v>49</v>
       </c>
       <c r="H44" t="s">
         <v>50</v>
       </c>
       <c r="I44" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J44" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K44" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L44" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M44" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N44" t="s" s="5">
         <v>52</v>
       </c>
@@ -7383,81 +7782,81 @@
       </c>
       <c r="AT46" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU46" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>117</v>
       </c>
       <c r="C47" t="s" s="4">
         <v>118</v>
       </c>
       <c r="D47" t="s">
         <v>86</v>
       </c>
       <c r="E47" t="s">
         <v>47</v>
       </c>
       <c r="F47" t="s">
-        <v>115</v>
+        <v>60</v>
       </c>
       <c r="G47" t="s">
         <v>49</v>
       </c>
       <c r="H47" t="s">
         <v>50</v>
       </c>
       <c r="I47" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="O47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P47" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="Q47" t="s" s="5">
         <v>53</v>
       </c>
       <c r="R47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="S47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="T47" t="s" s="5">
         <v>51</v>
       </c>
       <c r="U47" t="s" s="5">
         <v>51</v>
       </c>
       <c r="V47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="W47" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X47" t="s" s="5">
         <v>52</v>
       </c>
@@ -7526,51 +7925,51 @@
       </c>
       <c r="AT47" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU47" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>119</v>
       </c>
       <c r="C48" t="s" s="4">
         <v>120</v>
       </c>
       <c r="D48" t="s">
         <v>86</v>
       </c>
       <c r="E48" t="s">
         <v>47</v>
       </c>
       <c r="F48" t="s">
-        <v>121</v>
+        <v>80</v>
       </c>
       <c r="G48" t="s">
         <v>49</v>
       </c>
       <c r="H48" t="s">
         <v>50</v>
       </c>
       <c r="I48" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N48" t="s" s="5">
         <v>52</v>
       </c>
@@ -7631,91 +8030,91 @@
       <c r="AG48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AH48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AI48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AJ48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AK48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AL48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AM48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AN48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO48" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AP48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ48" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AR48" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AS48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU48" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
           <t>11247Про  передачу  матеріальних цінностей комунальним некомерційним підприємством «Стебницька міська лікарня » Дрогобицької міської ради Ліцею №3 імені В’ячеслава Чорновола  Дрогобицької</t>
         </is>
       </c>
       <c r="D49" t="s">
         <v>86</v>
       </c>
       <c r="E49" t="s">
         <v>47</v>
       </c>
       <c r="F49" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G49" t="s">
         <v>49</v>
       </c>
       <c r="H49" t="s">
         <v>50</v>
       </c>
       <c r="I49" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N49" t="s" s="5">
         <v>52</v>
       </c>
@@ -9403,51 +9802,51 @@
       </c>
       <c r="AT60" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU60" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>139</v>
       </c>
       <c r="C61" t="s" s="4">
         <v>140</v>
       </c>
       <c r="D61" t="s">
         <v>86</v>
       </c>
       <c r="E61" t="s">
         <v>47</v>
       </c>
       <c r="F61" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G61" t="s">
         <v>49</v>
       </c>
       <c r="H61" t="s">
         <v>50</v>
       </c>
       <c r="I61" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N61" t="s" s="5">
         <v>52</v>
       </c>
@@ -10269,51 +10668,51 @@
       </c>
       <c r="AT66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU66" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>148</v>
       </c>
       <c r="C67" t="s" s="4">
         <v>149</v>
       </c>
       <c r="D67" t="s">
         <v>55</v>
       </c>
       <c r="E67" t="s">
         <v>47</v>
       </c>
       <c r="F67" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G67" t="s">
         <v>49</v>
       </c>
       <c r="H67" t="s">
         <v>50</v>
       </c>
       <c r="I67" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N67" t="s" s="5">
         <v>52</v>
       </c>
@@ -10556,185 +10955,185 @@
         <v>52</v>
       </c>
       <c r="AT68" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU68" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>151</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
           <t>11267Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки для городництва  в с. Нагуєвичі Дрогобицького району</t>
         </is>
       </c>
       <c r="D69" t="s">
         <v>86</v>
       </c>
       <c r="E69" t="s">
-        <v>152</v>
+        <v>47</v>
       </c>
       <c r="F69" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="G69" t="s">
         <v>49</v>
       </c>
       <c r="H69" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="I69" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J69" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="K69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O69" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="P69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Q69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="R69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="S69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="T69" t="s" s="5">
         <v>51</v>
       </c>
       <c r="U69" t="s" s="5">
         <v>51</v>
       </c>
       <c r="V69" t="s" s="5">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="W69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="X69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Y69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="Z69" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AA69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AB69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AC69" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AD69" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AE69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AH69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AJ69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AK69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AL69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AM69" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AN69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ69" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AR69" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AS69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT69" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU69" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
           <t>11268Про  затвердження проекту землеустрою щодо відведення земельної ділянки для розміщення та експлуатації будівель і споруд автомобільного транспорту та дорожнього господарства (12.04) площею</t>
         </is>
       </c>
       <c r="D70" t="s">
         <v>86</v>
       </c>
       <c r="E70" t="s">
         <v>47</v>
       </c>
       <c r="F70" t="s">
         <v>143</v>
       </c>
       <c r="G70" t="s">
         <v>49</v>
       </c>
       <c r="H70" t="s">
         <v>50</v>
       </c>
       <c r="I70" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J70" t="s" s="5">
@@ -10835,51 +11234,51 @@
       </c>
       <c r="AP70" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ70" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AR70" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AS70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT70" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU70" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
           <t>11269Про включення в перелік земельних ділянок несільськогосподарського призначення, які підлягають продажу у власність під об’єктами нерухомого майна, земельних ділянок в м. Дрогобичі</t>
         </is>
       </c>
       <c r="D71" t="s">
         <v>86</v>
       </c>
       <c r="E71" t="s">
         <v>47</v>
       </c>
       <c r="F71" t="s">
         <v>143</v>
       </c>
       <c r="G71" t="s">
         <v>49</v>
       </c>
       <c r="H71" t="s">
         <v>50</v>
       </c>
       <c r="I71" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J71" t="s" s="5">
@@ -10980,51 +11379,51 @@
       </c>
       <c r="AP71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ71" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AR71" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AS71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT71" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU71" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C72" t="inlineStr" s="4">
         <is>
           <t>11270Про  затвердження проекту землеустрою щодо відведення земельної ділянки для будівництва та обслуговування інших будівель громадської забудови площею 0,0566 га, що розташована: Львівська</t>
         </is>
       </c>
       <c r="D72" t="s">
         <v>86</v>
       </c>
       <c r="E72" t="s">
         <v>47</v>
       </c>
       <c r="F72" t="s">
         <v>138</v>
       </c>
       <c r="G72" t="s">
         <v>49</v>
       </c>
       <c r="H72" t="s">
         <v>50</v>
       </c>
       <c r="I72" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J72" t="s" s="5">
@@ -11121,682 +11520,12393 @@
         <v>52</v>
       </c>
       <c r="AO72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP72" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ72" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AR72" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AS72" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT72" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU72" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73"/>
-[...122 lines deleted...]
-        <v>166</v>
+      <c r="A73">
+        <v>72</v>
+      </c>
+      <c r="B73" t="s">
+        <v>157</v>
+      </c>
+      <c r="C73" t="inlineStr" s="4">
+        <is>
+          <t>11272Про внесення змін та доповнень до порядку денного LХХVІІІ сесії Дрогобицької міської ради</t>
+        </is>
+      </c>
+      <c r="D73" t="s">
+        <v>46</v>
+      </c>
+      <c r="E73" t="s">
+        <v>47</v>
+      </c>
+      <c r="F73" t="s">
+        <v>136</v>
+      </c>
+      <c r="G73" t="s">
+        <v>49</v>
+      </c>
+      <c r="H73" t="s">
+        <v>50</v>
+      </c>
+      <c r="I73" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M73" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N73" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T73" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U73" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X73" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB73" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD73" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE73" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH73" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AI73" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK73" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM73" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN73" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ73" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR73" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU73" t="s" s="5">
+        <v>51</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74"/>
-[...7 lines deleted...]
-      <c r="I74" t="s">
+      <c r="A74">
+        <v>73</v>
+      </c>
+      <c r="B74" t="s">
+        <v>158</v>
+      </c>
+      <c r="C74" t="inlineStr" s="4">
+        <is>
+          <t>11273до порядку денного Про затвердження Програми «Шана матерям Героїв» з нагоди Дня матері     </t>
+        </is>
+      </c>
+      <c r="D74" t="s">
+        <v>55</v>
+      </c>
+      <c r="E74" t="s">
+        <v>47</v>
+      </c>
+      <c r="F74" t="s">
+        <v>138</v>
+      </c>
+      <c r="G74" t="s">
         <v>49</v>
       </c>
-      <c r="J74" t="s">
-[...111 lines deleted...]
-        <v>49</v>
+      <c r="H74" t="s">
+        <v>50</v>
+      </c>
+      <c r="I74" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M74" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N74" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T74" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U74" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X74" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB74" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD74" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE74" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI74" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK74" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM74" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN74" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ74" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR74" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT74" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU74" t="s" s="5">
+        <v>51</v>
       </c>
     </row>
     <row r="75">
-      <c r="A75"/>
-[...122 lines deleted...]
-        <v>175</v>
+      <c r="A75">
+        <v>74</v>
+      </c>
+      <c r="B75" t="s">
+        <v>159</v>
+      </c>
+      <c r="C75" t="inlineStr" s="4">
+        <is>
+          <t>11274до порядку денного Про викладення у новій редакції Програми розвитку безбар’єрного простору Дрогобицької міської територіальної громади на 2025–2026 роки, затвердженої рішенням міської</t>
+        </is>
+      </c>
+      <c r="D75" t="s">
+        <v>55</v>
+      </c>
+      <c r="E75" t="s">
+        <v>47</v>
+      </c>
+      <c r="F75" t="s">
+        <v>138</v>
+      </c>
+      <c r="G75" t="s">
+        <v>49</v>
+      </c>
+      <c r="H75" t="s">
+        <v>50</v>
+      </c>
+      <c r="I75" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M75" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N75" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T75" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U75" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X75" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB75" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD75" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE75" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI75" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK75" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM75" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN75" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ75" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR75" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT75" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU75" t="s" s="5">
+        <v>51</v>
       </c>
     </row>
     <row r="76">
-      <c r="A76"/>
-[...122 lines deleted...]
-        <v>183</v>
+      <c r="A76">
+        <v>75</v>
+      </c>
+      <c r="B76" t="s">
+        <v>160</v>
+      </c>
+      <c r="C76" t="inlineStr" s="4">
+        <is>
+          <t>11275до порядку денного Про доповнення Плану діяльності з підготовки проектів регуляторних актів на 2026 рік  </t>
+        </is>
+      </c>
+      <c r="D76" t="s">
+        <v>55</v>
+      </c>
+      <c r="E76" t="s">
+        <v>47</v>
+      </c>
+      <c r="F76" t="s">
+        <v>136</v>
+      </c>
+      <c r="G76" t="s">
+        <v>49</v>
+      </c>
+      <c r="H76" t="s">
+        <v>50</v>
+      </c>
+      <c r="I76" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M76" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N76" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T76" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U76" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X76" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB76" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD76" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE76" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH76" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI76" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK76" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM76" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN76" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ76" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR76" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT76" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU76" t="s" s="5">
+        <v>51</v>
       </c>
     </row>
     <row r="77">
-      <c r="A77"/>
-[...7 lines deleted...]
-      <c r="I77" t="s">
+      <c r="A77">
+        <v>76</v>
+      </c>
+      <c r="B77" t="s">
+        <v>161</v>
+      </c>
+      <c r="C77" t="inlineStr" s="4">
+        <is>
+          <t>11276Про внесення змін та доповнень до порядку денного LХХVІІІ сесії Дрогобицької міської ради</t>
+        </is>
+      </c>
+      <c r="D77" t="s">
+        <v>83</v>
+      </c>
+      <c r="E77" t="s">
+        <v>47</v>
+      </c>
+      <c r="F77" t="s">
+        <v>138</v>
+      </c>
+      <c r="G77" t="s">
+        <v>49</v>
+      </c>
+      <c r="H77" t="s">
+        <v>50</v>
+      </c>
+      <c r="I77" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M77" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N77" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T77" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U77" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X77" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB77" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD77" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE77" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI77" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK77" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM77" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN77" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ77" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR77" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT77" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU77" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>77</v>
+      </c>
+      <c r="B78" t="s">
+        <v>162</v>
+      </c>
+      <c r="C78" t="inlineStr" s="4">
+        <is>
+          <t>11277Про відмову у наданні в оренду земельної ділянки, про надання дозволу на розроблення технічної документації щодо інвентаризації земель на земельну ділянку та про надання дозволу на</t>
+        </is>
+      </c>
+      <c r="D78" t="s">
+        <v>86</v>
+      </c>
+      <c r="E78" t="s">
+        <v>163</v>
+      </c>
+      <c r="F78" t="s">
+        <v>164</v>
+      </c>
+      <c r="G78" t="s">
+        <v>49</v>
+      </c>
+      <c r="H78" t="s">
+        <v>50</v>
+      </c>
+      <c r="I78" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J78" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="K78" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="L78" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M78" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N78" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O78" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P78" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q78" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R78" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S78" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="T78" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U78" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V78" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W78" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X78" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y78" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z78" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA78" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AB78" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC78" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD78" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE78" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF78" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG78" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH78" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI78" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ78" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AK78" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL78" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AM78" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN78" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO78" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP78" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AQ78" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR78" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS78" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT78" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AU78" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>78</v>
+      </c>
+      <c r="B79" t="s">
+        <v>165</v>
+      </c>
+      <c r="C79" t="inlineStr" s="4">
+        <is>
+          <t>11278Про відмову у наданні дозволів на виготовлення проектів землеустрою щодо відведення земельних ділянок, у включенні в перелік земельних ділянок, право оренди яких підлягає продажу на</t>
+        </is>
+      </c>
+      <c r="D79" t="s">
+        <v>86</v>
+      </c>
+      <c r="E79" t="s">
+        <v>47</v>
+      </c>
+      <c r="F79" t="s">
+        <v>166</v>
+      </c>
+      <c r="G79" t="s">
+        <v>49</v>
+      </c>
+      <c r="H79" t="s">
+        <v>50</v>
+      </c>
+      <c r="I79" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J79" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K79" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L79" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M79" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N79" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O79" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P79" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q79" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R79" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S79" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T79" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U79" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V79" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W79" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X79" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y79" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z79" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AA79" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB79" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC79" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AD79" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE79" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF79" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG79" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH79" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI79" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ79" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK79" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL79" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM79" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN79" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO79" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP79" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ79" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR79" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS79" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT79" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU79" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>79</v>
+      </c>
+      <c r="B80" t="s">
+        <v>167</v>
+      </c>
+      <c r="C80" t="s" s="4">
+        <v>168</v>
+      </c>
+      <c r="D80" t="s">
+        <v>86</v>
+      </c>
+      <c r="E80" t="s">
+        <v>47</v>
+      </c>
+      <c r="F80" t="s">
+        <v>136</v>
+      </c>
+      <c r="G80" t="s">
+        <v>49</v>
+      </c>
+      <c r="H80" t="s">
+        <v>50</v>
+      </c>
+      <c r="I80" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M80" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O80" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T80" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U80" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X80" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z80" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AA80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB80" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC80" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AD80" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE80" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI80" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK80" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM80" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN80" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR80" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT80" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU80" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>80</v>
+      </c>
+      <c r="B81" t="s">
+        <v>169</v>
+      </c>
+      <c r="C81" t="inlineStr" s="4">
+        <is>
+          <t>11280Про затвердження проекту землеустрою щодо відведення земельної ділянки, цільове призначення якої змінюється в с. Добрівляни Дрогобицького району  </t>
+        </is>
+      </c>
+      <c r="D81" t="s">
+        <v>86</v>
+      </c>
+      <c r="E81" t="s">
+        <v>47</v>
+      </c>
+      <c r="F81" t="s">
+        <v>138</v>
+      </c>
+      <c r="G81" t="s">
+        <v>49</v>
+      </c>
+      <c r="H81" t="s">
+        <v>50</v>
+      </c>
+      <c r="I81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N81" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO81" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR81" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT81" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU81" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>81</v>
+      </c>
+      <c r="B82" t="s">
+        <v>170</v>
+      </c>
+      <c r="C82" t="inlineStr" s="4">
+        <is>
+          <t>11281Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
+        </is>
+      </c>
+      <c r="D82" t="s">
+        <v>86</v>
+      </c>
+      <c r="E82" t="s">
+        <v>47</v>
+      </c>
+      <c r="F82" t="s">
+        <v>122</v>
+      </c>
+      <c r="G82" t="s">
+        <v>49</v>
+      </c>
+      <c r="H82" t="s">
+        <v>50</v>
+      </c>
+      <c r="I82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO82" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR82" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT82" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU82" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>82</v>
+      </c>
+      <c r="B83" t="s">
+        <v>171</v>
+      </c>
+      <c r="C83" t="inlineStr" s="4">
+        <is>
+          <t>11282Про затвердження технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості)  для будівництва та обслуговування житлових</t>
+        </is>
+      </c>
+      <c r="D83" t="s">
+        <v>86</v>
+      </c>
+      <c r="E83" t="s">
+        <v>47</v>
+      </c>
+      <c r="F83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G83" t="s">
+        <v>49</v>
+      </c>
+      <c r="H83" t="s">
+        <v>50</v>
+      </c>
+      <c r="I83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO83" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR83" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT83" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU83" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>83</v>
+      </c>
+      <c r="B84" t="s">
+        <v>172</v>
+      </c>
+      <c r="C84" t="inlineStr" s="4">
+        <is>
+          <t>11283Про затвердження проекту землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання та передачу в постійне користування земельної ділянки</t>
+        </is>
+      </c>
+      <c r="D84" t="s">
+        <v>86</v>
+      </c>
+      <c r="E84" t="s">
+        <v>47</v>
+      </c>
+      <c r="F84" t="s">
+        <v>122</v>
+      </c>
+      <c r="G84" t="s">
+        <v>49</v>
+      </c>
+      <c r="H84" t="s">
+        <v>50</v>
+      </c>
+      <c r="I84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO84" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR84" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU84" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>84</v>
+      </c>
+      <c r="B85" t="s">
+        <v>173</v>
+      </c>
+      <c r="C85" t="inlineStr" s="4">
+        <is>
+          <t>11284Про затвердження проектів землеустрою щодо відведення земельних ділянок та про передачу в оренду земельних ділянок в м. Дрогобичі</t>
+        </is>
+      </c>
+      <c r="D85" t="s">
+        <v>86</v>
+      </c>
+      <c r="E85" t="s">
+        <v>47</v>
+      </c>
+      <c r="F85" t="s">
+        <v>143</v>
+      </c>
+      <c r="G85" t="s">
+        <v>49</v>
+      </c>
+      <c r="H85" t="s">
+        <v>50</v>
+      </c>
+      <c r="I85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J85" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="K85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N85" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q85" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO85" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR85" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT85" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU85" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>85</v>
+      </c>
+      <c r="B86" t="s">
+        <v>174</v>
+      </c>
+      <c r="C86" t="inlineStr" s="4">
+        <is>
+          <t>11285Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості)</t>
+        </is>
+      </c>
+      <c r="D86" t="s">
+        <v>86</v>
+      </c>
+      <c r="E86" t="s">
+        <v>47</v>
+      </c>
+      <c r="F86" t="s">
+        <v>143</v>
+      </c>
+      <c r="G86" t="s">
+        <v>49</v>
+      </c>
+      <c r="H86" t="s">
+        <v>50</v>
+      </c>
+      <c r="I86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N86" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O86" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P86" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Q86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z86" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AA86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC86" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AD86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR86" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT86" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU86" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>86</v>
+      </c>
+      <c r="B87" t="s">
+        <v>175</v>
+      </c>
+      <c r="C87" t="inlineStr" s="4">
+        <is>
+          <t>11286Про надання дозволу на виготовлення проектів землеустрою щодо відведення земельних ділянок під об’єктами нерухомого майна</t>
+        </is>
+      </c>
+      <c r="D87" t="s">
+        <v>86</v>
+      </c>
+      <c r="E87" t="s">
+        <v>47</v>
+      </c>
+      <c r="F87" t="s">
+        <v>143</v>
+      </c>
+      <c r="G87" t="s">
+        <v>49</v>
+      </c>
+      <c r="H87" t="s">
+        <v>50</v>
+      </c>
+      <c r="I87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N87" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P87" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Q87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO87" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR87" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS87" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT87" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU87" t="s" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>87</v>
+      </c>
+      <c r="B88" t="s">
+        <v>176</v>
+      </c>
+      <c r="C88" t="inlineStr" s="4">
+        <is>
+          <t>11287Надання згоди на розроблення технічної документації із землеустрою щодо поділу та об’єднання земельних ділянок на вул. Симоненка, 25А в м. Стебнику</t>
+        </is>
+      </c>
+      <c r="D88" t="s">
+        <v>86</v>
+      </c>
+      <c r="E88" t="s">
+        <v>47</v>
+      </c>
+      <c r="F88" t="s">
+        <v>143</v>
+      </c>
+      <c r="G88" t="s">
+        <v>49</v>
+      </c>
+      <c r="H88" t="s">
+        <v>50</v>
+      </c>
+      <c r="I88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N88" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA88" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AB88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO88" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR88" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS88" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT88" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU88" t="s" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>88</v>
+      </c>
+      <c r="B89" t="s">
+        <v>177</v>
+      </c>
+      <c r="C89" t="inlineStr" s="4">
+        <is>
+          <t>11288Про надання дозволу на виготовлення технічної документації із землеустрою щодо поділу та об’єднання земельних ділянок на вул. Гайдамацькій, 1 в м. Дрогобичі</t>
+        </is>
+      </c>
+      <c r="D89" t="s">
+        <v>86</v>
+      </c>
+      <c r="E89" t="s">
+        <v>47</v>
+      </c>
+      <c r="F89" t="s">
+        <v>136</v>
+      </c>
+      <c r="G89" t="s">
+        <v>49</v>
+      </c>
+      <c r="H89" t="s">
+        <v>50</v>
+      </c>
+      <c r="I89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N89" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA89" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AB89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR89" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS89" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT89" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU89" t="s" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>89</v>
+      </c>
+      <c r="B90" t="s">
+        <v>178</v>
+      </c>
+      <c r="C90" t="inlineStr" s="4">
+        <is>
+          <t>11289Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного</t>
+        </is>
+      </c>
+      <c r="D90" t="s">
+        <v>86</v>
+      </c>
+      <c r="E90" t="s">
+        <v>47</v>
+      </c>
+      <c r="F90" t="s">
+        <v>115</v>
+      </c>
+      <c r="G90" t="s">
+        <v>49</v>
+      </c>
+      <c r="H90" t="s">
+        <v>50</v>
+      </c>
+      <c r="I90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="N90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AC90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR90" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT90" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU90" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>90</v>
+      </c>
+      <c r="B91" t="s">
+        <v>179</v>
+      </c>
+      <c r="C91" t="inlineStr" s="4">
+        <is>
+          <t>11290Про надання дозволу на виготовлення технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) зі зміною конфігурації на вул.</t>
+        </is>
+      </c>
+      <c r="D91" t="s">
+        <v>86</v>
+      </c>
+      <c r="E91" t="s">
+        <v>47</v>
+      </c>
+      <c r="F91" t="s">
+        <v>138</v>
+      </c>
+      <c r="G91" t="s">
+        <v>49</v>
+      </c>
+      <c r="H91" t="s">
+        <v>50</v>
+      </c>
+      <c r="I91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M91" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="N91" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO91" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR91" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS91" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT91" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU91" t="s" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>91</v>
+      </c>
+      <c r="B92" t="s">
+        <v>180</v>
+      </c>
+      <c r="C92" t="inlineStr" s="4">
+        <is>
+          <t>11291Про продовження договору оренди землі на  вул.  М.  Грушевського (біля буд. №40)  в м. Дрогобич</t>
+        </is>
+      </c>
+      <c r="D92" t="s">
+        <v>86</v>
+      </c>
+      <c r="E92" t="s">
+        <v>47</v>
+      </c>
+      <c r="F92" t="s">
+        <v>136</v>
+      </c>
+      <c r="G92" t="s">
+        <v>49</v>
+      </c>
+      <c r="H92" t="s">
+        <v>50</v>
+      </c>
+      <c r="I92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N92" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O92" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z92" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AA92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC92" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AD92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR92" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS92" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT92" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU92" t="s" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>92</v>
+      </c>
+      <c r="B93" t="s">
+        <v>181</v>
+      </c>
+      <c r="C93" t="inlineStr" s="4">
+        <is>
+          <t>11292Про включення до переліку земельних ділянок, які підлягають продажу на конкурентних засадах (на земельних торгах у формі електронного аукціону), земельних ділянок та про надання дозволу на</t>
+        </is>
+      </c>
+      <c r="D93" t="s">
+        <v>86</v>
+      </c>
+      <c r="E93" t="s">
+        <v>47</v>
+      </c>
+      <c r="F93" t="s">
+        <v>136</v>
+      </c>
+      <c r="G93" t="s">
+        <v>49</v>
+      </c>
+      <c r="H93" t="s">
+        <v>50</v>
+      </c>
+      <c r="I93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N93" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P93" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Q93" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R93" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="S93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO93" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR93" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT93" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU93" t="s" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>93</v>
+      </c>
+      <c r="B94" t="s">
+        <v>182</v>
+      </c>
+      <c r="C94" t="inlineStr" s="4">
+        <is>
+          <t>11293Про включення до переліку земельних ділянок, право оренди яких підлягає продажу на конкурентних засадах (на земельних торгах у формі електронного аукціону), земельної ділянки та про надання</t>
+        </is>
+      </c>
+      <c r="D94" t="s">
+        <v>86</v>
+      </c>
+      <c r="E94" t="s">
+        <v>47</v>
+      </c>
+      <c r="F94" t="s">
+        <v>122</v>
+      </c>
+      <c r="G94" t="s">
+        <v>49</v>
+      </c>
+      <c r="H94" t="s">
+        <v>50</v>
+      </c>
+      <c r="I94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N94" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P94" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Q94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR94" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS94" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT94" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU94" t="s" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>94</v>
+      </c>
+      <c r="B95" t="s">
+        <v>183</v>
+      </c>
+      <c r="C95" t="inlineStr" s="4">
+        <is>
+          <t>11294Про  затвердження проекту землеустрою щодо відведення земельної ділянки для будівництва і обслуговування житлового будинку, господарських будівель і споруд (присадибна ділянка) (02.01)</t>
+        </is>
+      </c>
+      <c r="D95" t="s">
+        <v>86</v>
+      </c>
+      <c r="E95" t="s">
+        <v>163</v>
+      </c>
+      <c r="F95" t="s">
+        <v>184</v>
+      </c>
+      <c r="G95" t="s">
+        <v>49</v>
+      </c>
+      <c r="H95" t="s">
+        <v>185</v>
+      </c>
+      <c r="I95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="K95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="L95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="M95" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Q95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R95" t="s" s="5">
+        <v>153</v>
+      </c>
+      <c r="S95" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V95" t="s" s="5">
+        <v>153</v>
+      </c>
+      <c r="W95" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Z95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AA95" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB95" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AD95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AG95" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ95" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AM95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AQ95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AR95" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS95" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT95" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU95" t="s" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>95</v>
+      </c>
+      <c r="B96" t="s">
+        <v>186</v>
+      </c>
+      <c r="C96" t="inlineStr" s="4">
+        <is>
+          <t>11295Про затвердження звіту про експертну грошову оцінку, включення до переліку земельних ділянок, які виставляються на земельні торги окремими лотами, встановлення стартової ціни та продаж</t>
+        </is>
+      </c>
+      <c r="D96" t="s">
+        <v>86</v>
+      </c>
+      <c r="E96" t="s">
+        <v>47</v>
+      </c>
+      <c r="F96" t="s">
+        <v>138</v>
+      </c>
+      <c r="G96" t="s">
+        <v>49</v>
+      </c>
+      <c r="H96" t="s">
+        <v>50</v>
+      </c>
+      <c r="I96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N96" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R96" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="S96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA96" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AB96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR96" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS96" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT96" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU96" t="s" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>96</v>
+      </c>
+      <c r="B97" t="s">
+        <v>187</v>
+      </c>
+      <c r="C97" t="inlineStr" s="4">
+        <is>
+          <t>11296Про затвердження звіту про експертну грошову оцінку, включення до переліку земельних ділянок, які виставляються на земельні торги окремими лотами, встановлення стартової ціни та продаж</t>
+        </is>
+      </c>
+      <c r="D97" t="s">
+        <v>86</v>
+      </c>
+      <c r="E97" t="s">
+        <v>47</v>
+      </c>
+      <c r="F97" t="s">
+        <v>136</v>
+      </c>
+      <c r="G97" t="s">
+        <v>49</v>
+      </c>
+      <c r="H97" t="s">
+        <v>50</v>
+      </c>
+      <c r="I97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N97" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P97" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Q97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W97" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO97" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR97" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS97" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT97" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU97" t="s" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>97</v>
+      </c>
+      <c r="B98" t="s">
+        <v>188</v>
+      </c>
+      <c r="C98" t="inlineStr" s="4">
+        <is>
+          <t>11297  Про затвердження звіту про експертну грошову оцінку, включення до переліку земельних ділянок, які виставляються на земельні торги окремими лотами, встановлення стартової ціни та продаж</t>
+        </is>
+      </c>
+      <c r="D98" t="s">
+        <v>86</v>
+      </c>
+      <c r="E98" t="s">
+        <v>47</v>
+      </c>
+      <c r="F98" t="s">
+        <v>136</v>
+      </c>
+      <c r="G98" t="s">
+        <v>49</v>
+      </c>
+      <c r="H98" t="s">
+        <v>50</v>
+      </c>
+      <c r="I98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N98" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P98" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Q98" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF98" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AG98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR98" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS98" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT98" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU98" t="s" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>98</v>
+      </c>
+      <c r="B99" t="s">
+        <v>189</v>
+      </c>
+      <c r="C99" t="inlineStr" s="4">
+        <is>
+          <t>11299Про затвердження проекту землеустрою щодо відведення земельної ділянки для індивідуального садівництва та передачу у власність земельної ділянки</t>
+        </is>
+      </c>
+      <c r="D99" t="s">
+        <v>86</v>
+      </c>
+      <c r="E99" t="s">
+        <v>47</v>
+      </c>
+      <c r="F99" t="s">
+        <v>138</v>
+      </c>
+      <c r="G99" t="s">
+        <v>49</v>
+      </c>
+      <c r="H99" t="s">
+        <v>50</v>
+      </c>
+      <c r="I99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N99" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q99" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA99" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AB99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO99" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR99" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT99" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU99" t="s" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>99</v>
+      </c>
+      <c r="B100" t="s">
+        <v>190</v>
+      </c>
+      <c r="C100" t="inlineStr" s="4">
+        <is>
+          <t>11300Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
+        </is>
+      </c>
+      <c r="D100" t="s">
+        <v>86</v>
+      </c>
+      <c r="E100" t="s">
+        <v>47</v>
+      </c>
+      <c r="F100" t="s">
+        <v>138</v>
+      </c>
+      <c r="G100" t="s">
+        <v>49</v>
+      </c>
+      <c r="H100" t="s">
+        <v>50</v>
+      </c>
+      <c r="I100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J100" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="K100" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="L100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N100" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q100" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO100" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR100" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT100" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU100" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>100</v>
+      </c>
+      <c r="B101" t="s">
+        <v>191</v>
+      </c>
+      <c r="C101" t="inlineStr" s="4">
+        <is>
+          <t>11301Про затвердження технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для будівництва та обслуговування житлових будинків, </t>
+        </is>
+      </c>
+      <c r="D101" t="s">
+        <v>86</v>
+      </c>
+      <c r="E101" t="s">
+        <v>47</v>
+      </c>
+      <c r="F101" t="s">
+        <v>115</v>
+      </c>
+      <c r="G101" t="s">
+        <v>49</v>
+      </c>
+      <c r="H101" t="s">
+        <v>50</v>
+      </c>
+      <c r="I101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W101" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO101" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR101" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT101" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU101" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>101</v>
+      </c>
+      <c r="B102" t="s">
+        <v>192</v>
+      </c>
+      <c r="C102" t="inlineStr" s="4">
+        <is>
+          <t>11302Про затвердження проектів землеустрою щодо відведення земельних ділянок загального користування відведених під місця поховання та передачу в постійне користування земельних ділянок</t>
+        </is>
+      </c>
+      <c r="D102" t="s">
+        <v>86</v>
+      </c>
+      <c r="E102" t="s">
+        <v>47</v>
+      </c>
+      <c r="F102" t="s">
+        <v>48</v>
+      </c>
+      <c r="G102" t="s">
+        <v>49</v>
+      </c>
+      <c r="H102" t="s">
+        <v>50</v>
+      </c>
+      <c r="I102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR102" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT102" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU102" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>102</v>
+      </c>
+      <c r="B103" t="s">
+        <v>193</v>
+      </c>
+      <c r="C103" t="inlineStr" s="4">
+        <is>
+          <t>11303Про надання дозволу на виготовлення проектів землеустрою щодо відведення земельних ділянок під об’єктами нерухомого майна для будівництва та обслуговування індивідуального гаражу</t>
+        </is>
+      </c>
+      <c r="D103" t="s">
+        <v>86</v>
+      </c>
+      <c r="E103" t="s">
+        <v>47</v>
+      </c>
+      <c r="F103" t="s">
+        <v>166</v>
+      </c>
+      <c r="G103" t="s">
+        <v>49</v>
+      </c>
+      <c r="H103" t="s">
+        <v>50</v>
+      </c>
+      <c r="I103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J103" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="K103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N103" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O103" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V103" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="W103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z103" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AA103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC103" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AD103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR103" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS103" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT103" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU103" t="s" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>103</v>
+      </c>
+      <c r="B104" t="s">
+        <v>194</v>
+      </c>
+      <c r="C104" t="inlineStr" s="4">
+        <is>
+          <t>11304Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) на вул. А. Шептицького, 18, гараж 1 в м.</t>
+        </is>
+      </c>
+      <c r="D104" t="s">
+        <v>86</v>
+      </c>
+      <c r="E104" t="s">
+        <v>47</v>
+      </c>
+      <c r="F104" t="s">
+        <v>166</v>
+      </c>
+      <c r="G104" t="s">
+        <v>49</v>
+      </c>
+      <c r="H104" t="s">
+        <v>50</v>
+      </c>
+      <c r="I104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J104" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="K104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N104" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O104" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P104" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Q104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z104" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AA104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC104" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AD104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR104" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS104" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT104" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU104" t="s" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>104</v>
+      </c>
+      <c r="B105" t="s">
         <v>195</v>
       </c>
-      <c r="J77" t="s">
+      <c r="C105" t="inlineStr" s="4">
+        <is>
+          <t>11305Про надання в оренду земельної ділянки під об’єктом нерухомого майна на вул. Трускавецькій, 114/2 в м. Дрогобичі</t>
+        </is>
+      </c>
+      <c r="D105" t="s">
+        <v>86</v>
+      </c>
+      <c r="E105" t="s">
+        <v>47</v>
+      </c>
+      <c r="F105" t="s">
+        <v>166</v>
+      </c>
+      <c r="G105" t="s">
+        <v>49</v>
+      </c>
+      <c r="H105" t="s">
+        <v>50</v>
+      </c>
+      <c r="I105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J105" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="K105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N105" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O105" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z105" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AA105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC105" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AD105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO105" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR105" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS105" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT105" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU105" t="s" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>105</v>
+      </c>
+      <c r="B106" t="s">
         <v>196</v>
       </c>
-      <c r="K77" t="s">
-[...11 lines deleted...]
-      <c r="O77" t="s">
+      <c r="C106" t="inlineStr" s="4">
+        <is>
+          <t>11306Про надання в оренду земельної ділянки  під об’єктом нерухомого майна вул. Пилипа Орлика, 9-Г/1 в м. Дрогобичі  </t>
+        </is>
+      </c>
+      <c r="D106" t="s">
+        <v>86</v>
+      </c>
+      <c r="E106" t="s">
+        <v>47</v>
+      </c>
+      <c r="F106" t="s">
+        <v>138</v>
+      </c>
+      <c r="G106" t="s">
+        <v>49</v>
+      </c>
+      <c r="H106" t="s">
+        <v>50</v>
+      </c>
+      <c r="I106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K106" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="L106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O106" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z106" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AA106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC106" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AD106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR106" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT106" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU106" t="s" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>106</v>
+      </c>
+      <c r="B107" t="s">
         <v>197</v>
       </c>
-      <c r="P77" t="s">
-[...23 lines deleted...]
-      <c r="X77" t="s">
+      <c r="C107" t="inlineStr" s="4">
+        <is>
+          <t>11307Про припинення права користування земельними ділянками та про надання в постійне користування земельних ділянок для обслуговування будівель закладів освіти</t>
+        </is>
+      </c>
+      <c r="D107" t="s">
+        <v>86</v>
+      </c>
+      <c r="E107" t="s">
+        <v>47</v>
+      </c>
+      <c r="F107" t="s">
+        <v>60</v>
+      </c>
+      <c r="G107" t="s">
+        <v>49</v>
+      </c>
+      <c r="H107" t="s">
+        <v>50</v>
+      </c>
+      <c r="I107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O107" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR107" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT107" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU107" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>107</v>
+      </c>
+      <c r="B108" t="s">
         <v>198</v>
       </c>
-      <c r="Y77" t="s">
-[...17 lines deleted...]
-      <c r="AE77" t="s">
+      <c r="C108" t="inlineStr" s="4">
+        <is>
+          <t>11308Про продовження договору оренди земельної  ділянки на вул. Бруно Шульца (біля буд. №4) в м. Дрогобичі</t>
+        </is>
+      </c>
+      <c r="D108" t="s">
+        <v>86</v>
+      </c>
+      <c r="E108" t="s">
+        <v>47</v>
+      </c>
+      <c r="F108" t="s">
+        <v>166</v>
+      </c>
+      <c r="G108" t="s">
+        <v>49</v>
+      </c>
+      <c r="H108" t="s">
+        <v>50</v>
+      </c>
+      <c r="I108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N108" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O108" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q108" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z108" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AA108" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AB108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC108" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AD108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL108" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AM108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR108" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT108" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU108" t="s" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>108</v>
+      </c>
+      <c r="B109" t="s">
         <v>199</v>
       </c>
-      <c r="AF77" t="s">
-[...45 lines deleted...]
-        <v>196</v>
+      <c r="C109" t="inlineStr" s="4">
+        <is>
+          <t>11309Про включення до переліку земельних ділянок, які підлягають продажу на конкурентних засадах (на земельних торгах у формі електронного аукціону), земельних ділянок та про надання дозволу на</t>
+        </is>
+      </c>
+      <c r="D109" t="s">
+        <v>86</v>
+      </c>
+      <c r="E109" t="s">
+        <v>47</v>
+      </c>
+      <c r="F109" t="s">
+        <v>166</v>
+      </c>
+      <c r="G109" t="s">
+        <v>49</v>
+      </c>
+      <c r="H109" t="s">
+        <v>50</v>
+      </c>
+      <c r="I109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N109" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O109" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z109" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AA109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC109" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AD109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH109" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ109" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AR109" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS109" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT109" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU109" t="s" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>109</v>
+      </c>
+      <c r="B110" t="s">
+        <v>200</v>
+      </c>
+      <c r="C110" t="inlineStr" s="4">
+        <is>
+          <t>11310Про  затвердження проекту землеустрою щодо відведення земельної ділянки    для розміщення та експлуатації основних, підсобних і допоміжних будівель та споруд підприємств переробної,</t>
+        </is>
+      </c>
+      <c r="D110" t="s">
+        <v>46</v>
+      </c>
+      <c r="E110" t="s">
+        <v>47</v>
+      </c>
+      <c r="F110" t="s">
+        <v>138</v>
+      </c>
+      <c r="G110" t="s">
+        <v>49</v>
+      </c>
+      <c r="H110" t="s">
+        <v>50</v>
+      </c>
+      <c r="I110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O110" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="P110" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Q110" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W110" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO110" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR110" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT110" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU110" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>110</v>
+      </c>
+      <c r="B111" t="s">
+        <v>201</v>
+      </c>
+      <c r="C111" t="s" s="4">
+        <v>202</v>
+      </c>
+      <c r="D111" t="s">
+        <v>55</v>
+      </c>
+      <c r="E111" t="s">
+        <v>47</v>
+      </c>
+      <c r="F111" t="s">
+        <v>122</v>
+      </c>
+      <c r="G111" t="s">
+        <v>49</v>
+      </c>
+      <c r="H111" t="s">
+        <v>50</v>
+      </c>
+      <c r="I111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH111" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO111" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ111" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AR111" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT111" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU111" t="s" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>111</v>
+      </c>
+      <c r="B112" t="s">
+        <v>203</v>
+      </c>
+      <c r="C112" t="inlineStr" s="4">
+        <is>
+          <t>11312Про  затвердження проекту землеустрою щодо відведення земельної ділянки    для розміщення та експлуатації основних, підсобних і допоміжних будівель та споруд підприємств переробної,</t>
+        </is>
+      </c>
+      <c r="D112" t="s">
+        <v>83</v>
+      </c>
+      <c r="E112" t="s">
+        <v>47</v>
+      </c>
+      <c r="F112" t="s">
+        <v>122</v>
+      </c>
+      <c r="G112" t="s">
+        <v>49</v>
+      </c>
+      <c r="H112" t="s">
+        <v>50</v>
+      </c>
+      <c r="I112" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="O112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="S112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T112" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U112" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X112" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD112" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE112" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI112" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK112" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM112" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN112" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ112" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AR112" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT112" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU112" t="s" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>112</v>
+      </c>
+      <c r="B113" t="s">
+        <v>204</v>
+      </c>
+      <c r="C113" t="inlineStr" s="4">
+        <is>
+          <t>11313Про реорганізацію шляхом приєднання комунального некомерційного підприємства «Дрогобицька районна поліклініка» Дрогобицької міської ради до комунального некомерційного підприємства</t>
+        </is>
+      </c>
+      <c r="D113" t="s">
+        <v>86</v>
+      </c>
+      <c r="E113" t="s">
+        <v>47</v>
+      </c>
+      <c r="F113" t="s">
+        <v>60</v>
+      </c>
+      <c r="G113" t="s">
+        <v>49</v>
+      </c>
+      <c r="H113" t="s">
+        <v>50</v>
+      </c>
+      <c r="I113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R113" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="S113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR113" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT113" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU113" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>113</v>
+      </c>
+      <c r="B114" t="s">
+        <v>205</v>
+      </c>
+      <c r="C114" t="inlineStr" s="4">
+        <is>
+          <t>11314Про реорганізацію шляхом приєднання комунального некомерційного підприємства «Болехівська амбулаторія загальної практики сімейної медицини» Дрогобицької міської ради до комунального</t>
+        </is>
+      </c>
+      <c r="D114" t="s">
+        <v>86</v>
+      </c>
+      <c r="E114" t="s">
+        <v>47</v>
+      </c>
+      <c r="F114" t="s">
+        <v>60</v>
+      </c>
+      <c r="G114" t="s">
+        <v>49</v>
+      </c>
+      <c r="H114" t="s">
+        <v>50</v>
+      </c>
+      <c r="I114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R114" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="S114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR114" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT114" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU114" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>114</v>
+      </c>
+      <c r="B115" t="s">
+        <v>206</v>
+      </c>
+      <c r="C115" t="s" s="4">
+        <v>207</v>
+      </c>
+      <c r="D115" t="s">
+        <v>86</v>
+      </c>
+      <c r="E115" t="s">
+        <v>47</v>
+      </c>
+      <c r="F115" t="s">
+        <v>115</v>
+      </c>
+      <c r="G115" t="s">
+        <v>49</v>
+      </c>
+      <c r="H115" t="s">
+        <v>50</v>
+      </c>
+      <c r="I115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R115" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="S115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH115" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR115" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT115" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU115" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>115</v>
+      </c>
+      <c r="B116" t="s">
+        <v>208</v>
+      </c>
+      <c r="C116" t="inlineStr" s="4">
+        <is>
+          <t>11316Про викладення у новій редакції Програми розвитку безбар’єрного простору Дрогобицької міської територіальної громади на 2025–2026 роки, затвердженої рішенням міської ради від 09.01.2025 №2911</t>
+        </is>
+      </c>
+      <c r="D116" t="s">
+        <v>86</v>
+      </c>
+      <c r="E116" t="s">
+        <v>47</v>
+      </c>
+      <c r="F116" t="s">
+        <v>115</v>
+      </c>
+      <c r="G116" t="s">
+        <v>49</v>
+      </c>
+      <c r="H116" t="s">
+        <v>50</v>
+      </c>
+      <c r="I116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R116" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="S116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB116" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AR116" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT116" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU116" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>116</v>
+      </c>
+      <c r="B117" t="s">
+        <v>209</v>
+      </c>
+      <c r="C117" t="s" s="4">
+        <v>210</v>
+      </c>
+      <c r="D117" t="s">
+        <v>86</v>
+      </c>
+      <c r="E117" t="s">
+        <v>47</v>
+      </c>
+      <c r="F117" t="s">
+        <v>80</v>
+      </c>
+      <c r="G117" t="s">
+        <v>49</v>
+      </c>
+      <c r="H117" t="s">
+        <v>50</v>
+      </c>
+      <c r="I117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="J117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R117" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="S117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AA117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AD117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH117" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AJ117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AL117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AN117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ117" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AR117" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT117" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU117" t="s" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>117</v>
+      </c>
+      <c r="B118" t="s">
+        <v>211</v>
+      </c>
+      <c r="C118" t="inlineStr" s="4">
+        <is>
+          <t>11318Про внесення змін та доповнень до порядку денного LХХVІІІ сесії Дрогобицької міської ради</t>
+        </is>
+      </c>
+      <c r="D118" t="s">
+        <v>46</v>
+      </c>
+      <c r="E118" t="s">
+        <v>47</v>
+      </c>
+      <c r="F118" t="s">
+        <v>122</v>
+      </c>
+      <c r="G118" t="s">
+        <v>49</v>
+      </c>
+      <c r="H118" t="s">
+        <v>50</v>
+      </c>
+      <c r="I118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P118" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Q118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM118" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS118" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT118" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU118" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>118</v>
+      </c>
+      <c r="B119" t="s">
+        <v>212</v>
+      </c>
+      <c r="C119" t="inlineStr" s="4">
+        <is>
+          <t>11319до порядку денного Про внесення змін до рішення Дрогобицької міської ради від 30.10.2025 №3571 та від 09.04.2026 №4005 Про внесення змін до рішення Дрогобицької міської ради від 30.10.2025 №3571 та від 09.04.2026</t>
+        </is>
+      </c>
+      <c r="D119" t="s">
+        <v>55</v>
+      </c>
+      <c r="E119" t="s">
+        <v>47</v>
+      </c>
+      <c r="F119" t="s">
+        <v>115</v>
+      </c>
+      <c r="G119" t="s">
+        <v>49</v>
+      </c>
+      <c r="H119" t="s">
+        <v>50</v>
+      </c>
+      <c r="I119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AN119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS119" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT119" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU119" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>119</v>
+      </c>
+      <c r="B120" t="s">
+        <v>213</v>
+      </c>
+      <c r="C120" t="inlineStr" s="4">
+        <is>
+          <t>11320до порядку денного Про внесення змін до рішення Дрогобицької міської ради від  09.04.2026 №4004 `Про затвердження Програми з організації оборонної роботи на території Дрогобицької міської</t>
+        </is>
+      </c>
+      <c r="D120" t="s">
+        <v>55</v>
+      </c>
+      <c r="E120" t="s">
+        <v>47</v>
+      </c>
+      <c r="F120" t="s">
+        <v>115</v>
+      </c>
+      <c r="G120" t="s">
+        <v>49</v>
+      </c>
+      <c r="H120" t="s">
+        <v>50</v>
+      </c>
+      <c r="I120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AN120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS120" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT120" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU120" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>120</v>
+      </c>
+      <c r="B121" t="s">
+        <v>214</v>
+      </c>
+      <c r="C121" t="s" s="4">
+        <v>215</v>
+      </c>
+      <c r="D121" t="s">
+        <v>55</v>
+      </c>
+      <c r="E121" t="s">
+        <v>47</v>
+      </c>
+      <c r="F121" t="s">
+        <v>80</v>
+      </c>
+      <c r="G121" t="s">
+        <v>49</v>
+      </c>
+      <c r="H121" t="s">
+        <v>50</v>
+      </c>
+      <c r="I121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W121" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AN121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS121" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT121" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU121" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>121</v>
+      </c>
+      <c r="B122" t="s">
+        <v>216</v>
+      </c>
+      <c r="C122" t="s" s="4">
+        <v>217</v>
+      </c>
+      <c r="D122" t="s">
+        <v>55</v>
+      </c>
+      <c r="E122" t="s">
+        <v>47</v>
+      </c>
+      <c r="F122" t="s">
+        <v>122</v>
+      </c>
+      <c r="G122" t="s">
+        <v>49</v>
+      </c>
+      <c r="H122" t="s">
+        <v>50</v>
+      </c>
+      <c r="I122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R122" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T122" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U122" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X122" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z122" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC122" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD122" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE122" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG122" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AH122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AN122" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ122" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR122" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS122" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT122" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU122" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>122</v>
+      </c>
+      <c r="B123" t="s">
+        <v>218</v>
+      </c>
+      <c r="C123" t="inlineStr" s="4">
+        <is>
+          <t>11323Про внесення змін та доповнень до порядку денного LХХVІІІ сесії Дрогобицької міської ради</t>
+        </is>
+      </c>
+      <c r="D123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E123" t="s">
+        <v>47</v>
+      </c>
+      <c r="F123" t="s">
+        <v>122</v>
+      </c>
+      <c r="G123" t="s">
+        <v>49</v>
+      </c>
+      <c r="H123" t="s">
+        <v>50</v>
+      </c>
+      <c r="I123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG123" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AH123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM123" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS123" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT123" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU123" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>123</v>
+      </c>
+      <c r="B124" t="s">
+        <v>219</v>
+      </c>
+      <c r="C124" t="s" s="4">
+        <v>220</v>
+      </c>
+      <c r="D124" t="s">
+        <v>86</v>
+      </c>
+      <c r="E124" t="s">
+        <v>47</v>
+      </c>
+      <c r="F124" t="s">
+        <v>115</v>
+      </c>
+      <c r="G124" t="s">
+        <v>49</v>
+      </c>
+      <c r="H124" t="s">
+        <v>50</v>
+      </c>
+      <c r="I124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="O124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="P124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AN124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS124" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT124" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU124" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>124</v>
+      </c>
+      <c r="B125" t="s">
+        <v>221</v>
+      </c>
+      <c r="C125" t="inlineStr" s="4">
+        <is>
+          <t>11325​​​​​​​Про внесення змін до бюджету Дрогобицької міської територіальної громади на 2026 року.</t>
+        </is>
+      </c>
+      <c r="D125" t="s">
+        <v>86</v>
+      </c>
+      <c r="E125" t="s">
+        <v>47</v>
+      </c>
+      <c r="F125" t="s">
+        <v>166</v>
+      </c>
+      <c r="G125" t="s">
+        <v>49</v>
+      </c>
+      <c r="H125" t="s">
+        <v>50</v>
+      </c>
+      <c r="I125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Q125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB125" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH125" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM125" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS125" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT125" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU125" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>125</v>
+      </c>
+      <c r="B126" t="s">
+        <v>222</v>
+      </c>
+      <c r="C126" t="inlineStr" s="4">
+        <is>
+          <t>11326Звіт про виконання бюджету Дрогобицької міської територіальної громади за І-ий квартал 2026 року  </t>
+        </is>
+      </c>
+      <c r="D126" t="s">
+        <v>86</v>
+      </c>
+      <c r="E126" t="s">
+        <v>47</v>
+      </c>
+      <c r="F126" t="s">
+        <v>143</v>
+      </c>
+      <c r="G126" t="s">
+        <v>49</v>
+      </c>
+      <c r="H126" t="s">
+        <v>50</v>
+      </c>
+      <c r="I126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB126" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH126" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM126" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS126" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT126" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU126" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>126</v>
+      </c>
+      <c r="B127" t="s">
+        <v>223</v>
+      </c>
+      <c r="C127" t="s" s="4">
+        <v>224</v>
+      </c>
+      <c r="D127" t="s">
+        <v>86</v>
+      </c>
+      <c r="E127" t="s">
+        <v>47</v>
+      </c>
+      <c r="F127" t="s">
+        <v>136</v>
+      </c>
+      <c r="G127" t="s">
+        <v>49</v>
+      </c>
+      <c r="H127" t="s">
+        <v>50</v>
+      </c>
+      <c r="I127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N127" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O127" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R127" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T127" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U127" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X127" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z127" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB127" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC127" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD127" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE127" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH127" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AN127" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ127" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR127" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS127" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT127" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU127" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>127</v>
+      </c>
+      <c r="B128" t="s">
+        <v>225</v>
+      </c>
+      <c r="C128" t="s" s="4">
+        <v>226</v>
+      </c>
+      <c r="D128" t="s">
+        <v>86</v>
+      </c>
+      <c r="E128" t="s">
+        <v>47</v>
+      </c>
+      <c r="F128" t="s">
+        <v>136</v>
+      </c>
+      <c r="G128" t="s">
+        <v>49</v>
+      </c>
+      <c r="H128" t="s">
+        <v>50</v>
+      </c>
+      <c r="I128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N128" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O128" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R128" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T128" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U128" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X128" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z128" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB128" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC128" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD128" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE128" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH128" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AN128" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ128" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR128" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS128" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT128" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU128" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>128</v>
+      </c>
+      <c r="B129" t="s">
+        <v>227</v>
+      </c>
+      <c r="C129" t="s" s="4">
+        <v>228</v>
+      </c>
+      <c r="D129" t="s">
+        <v>86</v>
+      </c>
+      <c r="E129" t="s">
+        <v>47</v>
+      </c>
+      <c r="F129" t="s">
+        <v>138</v>
+      </c>
+      <c r="G129" t="s">
+        <v>49</v>
+      </c>
+      <c r="H129" t="s">
+        <v>50</v>
+      </c>
+      <c r="I129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N129" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O129" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R129" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T129" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U129" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X129" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z129" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB129" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC129" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD129" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE129" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AN129" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ129" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR129" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS129" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT129" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU129" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>129</v>
+      </c>
+      <c r="B130" t="s">
+        <v>229</v>
+      </c>
+      <c r="C130" t="s" s="4">
+        <v>230</v>
+      </c>
+      <c r="D130" t="s">
+        <v>86</v>
+      </c>
+      <c r="E130" t="s">
+        <v>47</v>
+      </c>
+      <c r="F130" t="s">
+        <v>136</v>
+      </c>
+      <c r="G130" t="s">
+        <v>49</v>
+      </c>
+      <c r="H130" t="s">
+        <v>50</v>
+      </c>
+      <c r="I130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N130" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O130" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R130" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T130" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U130" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X130" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z130" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB130" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC130" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD130" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE130" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH130" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AN130" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ130" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR130" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS130" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT130" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU130" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>130</v>
+      </c>
+      <c r="B131" t="s">
+        <v>231</v>
+      </c>
+      <c r="C131" t="s" s="4">
+        <v>232</v>
+      </c>
+      <c r="D131" t="s">
+        <v>83</v>
+      </c>
+      <c r="E131" t="s">
+        <v>47</v>
+      </c>
+      <c r="F131" t="s">
+        <v>138</v>
+      </c>
+      <c r="G131" t="s">
+        <v>49</v>
+      </c>
+      <c r="H131" t="s">
+        <v>50</v>
+      </c>
+      <c r="I131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N131" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O131" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R131" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T131" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U131" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X131" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z131" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB131" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC131" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD131" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE131" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AN131" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ131" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR131" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS131" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT131" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU131" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>131</v>
+      </c>
+      <c r="B132" t="s">
+        <v>233</v>
+      </c>
+      <c r="C132" t="s" s="4">
+        <v>234</v>
+      </c>
+      <c r="D132" t="s">
+        <v>86</v>
+      </c>
+      <c r="E132" t="s">
+        <v>47</v>
+      </c>
+      <c r="F132" t="s">
+        <v>136</v>
+      </c>
+      <c r="G132" t="s">
+        <v>49</v>
+      </c>
+      <c r="H132" t="s">
+        <v>50</v>
+      </c>
+      <c r="I132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N132" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O132" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R132" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T132" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U132" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X132" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z132" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB132" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC132" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD132" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE132" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH132" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AN132" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ132" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR132" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS132" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT132" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU132" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>132</v>
+      </c>
+      <c r="B133" t="s">
+        <v>235</v>
+      </c>
+      <c r="C133" t="inlineStr" s="4">
+        <is>
+          <t>11333Про затвердження Програми «Покращення матеріально-технічного  забезпечення ***  на 2026 рік»</t>
+        </is>
+      </c>
+      <c r="D133" t="s">
+        <v>86</v>
+      </c>
+      <c r="E133" t="s">
+        <v>47</v>
+      </c>
+      <c r="F133" t="s">
+        <v>138</v>
+      </c>
+      <c r="G133" t="s">
+        <v>49</v>
+      </c>
+      <c r="H133" t="s">
+        <v>50</v>
+      </c>
+      <c r="I133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N133" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O133" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R133" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T133" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U133" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X133" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z133" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB133" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC133" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD133" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE133" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AN133" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ133" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR133" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS133" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT133" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU133" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>133</v>
+      </c>
+      <c r="B134" t="s">
+        <v>236</v>
+      </c>
+      <c r="C134" t="s" s="4">
+        <v>237</v>
+      </c>
+      <c r="D134" t="s">
+        <v>86</v>
+      </c>
+      <c r="E134" t="s">
+        <v>47</v>
+      </c>
+      <c r="F134" t="s">
+        <v>136</v>
+      </c>
+      <c r="G134" t="s">
+        <v>49</v>
+      </c>
+      <c r="H134" t="s">
+        <v>50</v>
+      </c>
+      <c r="I134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N134" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O134" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R134" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T134" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U134" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X134" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z134" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB134" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC134" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD134" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE134" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH134" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AN134" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ134" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR134" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS134" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT134" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU134" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>134</v>
+      </c>
+      <c r="B135" t="s">
+        <v>238</v>
+      </c>
+      <c r="C135" t="s" s="4">
+        <v>239</v>
+      </c>
+      <c r="D135" t="s">
+        <v>86</v>
+      </c>
+      <c r="E135" t="s">
+        <v>47</v>
+      </c>
+      <c r="F135" t="s">
+        <v>138</v>
+      </c>
+      <c r="G135" t="s">
+        <v>49</v>
+      </c>
+      <c r="H135" t="s">
+        <v>50</v>
+      </c>
+      <c r="I135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N135" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O135" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R135" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T135" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U135" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X135" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z135" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB135" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC135" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD135" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE135" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AN135" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ135" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR135" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS135" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT135" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU135" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>135</v>
+      </c>
+      <c r="B136" t="s">
+        <v>240</v>
+      </c>
+      <c r="C136" t="inlineStr" s="4">
+        <is>
+          <t>11336Про затвердження Програми формування податкової культури у Дрогобицькій міській територіальній громаді на 2026 рік</t>
+        </is>
+      </c>
+      <c r="D136" t="s">
+        <v>86</v>
+      </c>
+      <c r="E136" t="s">
+        <v>47</v>
+      </c>
+      <c r="F136" t="s">
+        <v>143</v>
+      </c>
+      <c r="G136" t="s">
+        <v>49</v>
+      </c>
+      <c r="H136" t="s">
+        <v>50</v>
+      </c>
+      <c r="I136" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J136" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K136" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L136" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="M136" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N136" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O136" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P136" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q136" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R136" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S136" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T136" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U136" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V136" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W136" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X136" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y136" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z136" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA136" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB136" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC136" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD136" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE136" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF136" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG136" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH136" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI136" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ136" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK136" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL136" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM136" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN136" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO136" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP136" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ136" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR136" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS136" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT136" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AU136" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>136</v>
+      </c>
+      <c r="B137" t="s">
+        <v>241</v>
+      </c>
+      <c r="C137" t="inlineStr" s="4">
+        <is>
+          <t>11337Про затвердження Програми захисту населення Дрогобицької міської територіальної громади від надзвичайних ситуацій на 2026 рік  </t>
+        </is>
+      </c>
+      <c r="D137" t="s">
+        <v>86</v>
+      </c>
+      <c r="E137" t="s">
+        <v>47</v>
+      </c>
+      <c r="F137" t="s">
+        <v>138</v>
+      </c>
+      <c r="G137" t="s">
+        <v>49</v>
+      </c>
+      <c r="H137" t="s">
+        <v>50</v>
+      </c>
+      <c r="I137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N137" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O137" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R137" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T137" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U137" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X137" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z137" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB137" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC137" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD137" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE137" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH137" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AN137" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ137" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR137" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT137" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU137" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>137</v>
+      </c>
+      <c r="B138" t="s">
+        <v>242</v>
+      </c>
+      <c r="C138" t="inlineStr" s="4">
+        <is>
+          <t>11338Про затвердження Цільової програми «Теплий дім» відшкодування з бюджету Дрогобицької міської територіальної громади частини тіла кредитів, отриманих об’єднаннями співвласників</t>
+        </is>
+      </c>
+      <c r="D138" t="s">
+        <v>86</v>
+      </c>
+      <c r="E138" t="s">
+        <v>47</v>
+      </c>
+      <c r="F138" t="s">
+        <v>143</v>
+      </c>
+      <c r="G138" t="s">
+        <v>49</v>
+      </c>
+      <c r="H138" t="s">
+        <v>50</v>
+      </c>
+      <c r="I138" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J138" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K138" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L138" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M138" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N138" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O138" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P138" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q138" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R138" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S138" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T138" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U138" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V138" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W138" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X138" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y138" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z138" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA138" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB138" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC138" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD138" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE138" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF138" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG138" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AH138" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI138" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ138" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK138" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL138" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM138" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN138" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO138" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP138" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ138" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR138" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS138" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT138" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU138" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>138</v>
+      </c>
+      <c r="B139" t="s">
+        <v>243</v>
+      </c>
+      <c r="C139" t="inlineStr" s="4">
+        <is>
+          <t>11339Про затвердження Програми відшкодування заборгованості з різниці в тарифах КП «Дрогобичтеплоенерго» ДМР  на 2026 рік</t>
+        </is>
+      </c>
+      <c r="D139" t="s">
+        <v>86</v>
+      </c>
+      <c r="E139" t="s">
+        <v>47</v>
+      </c>
+      <c r="F139" t="s">
+        <v>138</v>
+      </c>
+      <c r="G139" t="s">
+        <v>49</v>
+      </c>
+      <c r="H139" t="s">
+        <v>50</v>
+      </c>
+      <c r="I139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N139" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O139" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R139" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T139" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U139" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X139" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z139" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC139" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD139" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE139" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH139" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM139" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN139" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ139" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR139" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT139" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU139" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>139</v>
+      </c>
+      <c r="B140" t="s">
+        <v>244</v>
+      </c>
+      <c r="C140" t="inlineStr" s="4">
+        <is>
+          <t>11340Про затвердження звіту про незалежну оцінку об’єкта комунальної власності територіальної громади в особі Дрогобицької міської ради Львівської області</t>
+        </is>
+      </c>
+      <c r="D140" t="s">
+        <v>86</v>
+      </c>
+      <c r="E140" t="s">
+        <v>47</v>
+      </c>
+      <c r="F140" t="s">
+        <v>122</v>
+      </c>
+      <c r="G140" t="s">
+        <v>49</v>
+      </c>
+      <c r="H140" t="s">
+        <v>50</v>
+      </c>
+      <c r="I140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N140" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O140" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R140" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T140" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U140" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X140" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z140" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC140" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD140" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE140" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH140" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AN140" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ140" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR140" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT140" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU140" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>140</v>
+      </c>
+      <c r="B141" t="s">
+        <v>245</v>
+      </c>
+      <c r="C141" t="inlineStr" s="4">
+        <is>
+          <t>11341Про підтвердження факту перебування об’єктів нерухомого майна в комунальній власності територіальної громади в особі Дрогобицької міської ради Львівської області</t>
+        </is>
+      </c>
+      <c r="D141" t="s">
+        <v>86</v>
+      </c>
+      <c r="E141" t="s">
+        <v>47</v>
+      </c>
+      <c r="F141" t="s">
+        <v>122</v>
+      </c>
+      <c r="G141" t="s">
+        <v>49</v>
+      </c>
+      <c r="H141" t="s">
+        <v>50</v>
+      </c>
+      <c r="I141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N141" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O141" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R141" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T141" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U141" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X141" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z141" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC141" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD141" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE141" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AI141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM141" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN141" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ141" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR141" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT141" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU141" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>141</v>
+      </c>
+      <c r="B142" t="s">
+        <v>246</v>
+      </c>
+      <c r="C142" t="inlineStr" s="4">
+        <is>
+          <t>11342Про припинення договорів оренди нерухомого майна, що належать до комунальної власності Дрогобицької міської ради Львівської області</t>
+        </is>
+      </c>
+      <c r="D142" t="s">
+        <v>86</v>
+      </c>
+      <c r="E142" t="s">
+        <v>47</v>
+      </c>
+      <c r="F142" t="s">
+        <v>122</v>
+      </c>
+      <c r="G142" t="s">
+        <v>49</v>
+      </c>
+      <c r="H142" t="s">
+        <v>50</v>
+      </c>
+      <c r="I142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N142" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O142" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R142" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T142" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U142" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X142" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z142" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC142" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD142" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE142" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH142" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AN142" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ142" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR142" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT142" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU142" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>142</v>
+      </c>
+      <c r="B143" t="s">
+        <v>247</v>
+      </c>
+      <c r="C143" t="inlineStr" s="4">
+        <is>
+          <t>11343Про визнання пункту 1 рішення Дрогобицької міської ради № 3427 від 07.08.2025 р. «Про включення до переліку другого типу об’єктів комунальної  власності територіальної громади в особі</t>
+        </is>
+      </c>
+      <c r="D143" t="s">
+        <v>86</v>
+      </c>
+      <c r="E143" t="s">
+        <v>47</v>
+      </c>
+      <c r="F143" t="s">
+        <v>138</v>
+      </c>
+      <c r="G143" t="s">
+        <v>49</v>
+      </c>
+      <c r="H143" t="s">
+        <v>50</v>
+      </c>
+      <c r="I143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N143" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O143" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R143" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T143" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U143" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X143" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z143" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC143" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD143" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE143" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH143" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM143" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN143" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ143" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR143" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT143" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU143" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>143</v>
+      </c>
+      <c r="B144" t="s">
+        <v>248</v>
+      </c>
+      <c r="C144" t="inlineStr" s="4">
+        <is>
+          <t>11344Про продовження дії договору оренди нежитлового приміщення шляхом проведення аукціону</t>
+        </is>
+      </c>
+      <c r="D144" t="s">
+        <v>86</v>
+      </c>
+      <c r="E144" t="s">
+        <v>47</v>
+      </c>
+      <c r="F144" t="s">
+        <v>136</v>
+      </c>
+      <c r="G144" t="s">
+        <v>49</v>
+      </c>
+      <c r="H144" t="s">
+        <v>50</v>
+      </c>
+      <c r="I144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N144" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O144" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P144" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Q144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R144" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T144" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U144" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X144" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z144" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC144" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD144" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE144" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH144" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM144" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN144" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AP144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ144" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR144" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT144" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU144" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>144</v>
+      </c>
+      <c r="B145" t="s">
+        <v>249</v>
+      </c>
+      <c r="C145" t="inlineStr" s="4">
+        <is>
+          <t>11345Про  затвердження технічної документації з нормативної грошової оцінки земельної ділянки для розміщення та експлуатації основних, підсобних і допоміжних будівель та споруд підприємств</t>
+        </is>
+      </c>
+      <c r="D145" t="s">
+        <v>86</v>
+      </c>
+      <c r="E145" t="s">
+        <v>163</v>
+      </c>
+      <c r="F145" t="s">
+        <v>250</v>
+      </c>
+      <c r="G145" t="s">
+        <v>49</v>
+      </c>
+      <c r="H145" t="s">
+        <v>50</v>
+      </c>
+      <c r="I145" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="J145" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="K145" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L145" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="M145" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="N145" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O145" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P145" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q145" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R145" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S145" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T145" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U145" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V145" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W145" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X145" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y145" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Z145" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA145" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB145" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC145" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD145" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE145" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF145" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AG145" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AH145" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI145" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ145" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK145" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AL145" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AM145" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN145" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO145" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP145" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ145" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR145" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS145" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT145" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU145" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>145</v>
+      </c>
+      <c r="B146" t="s">
+        <v>251</v>
+      </c>
+      <c r="C146" t="inlineStr" s="4">
+        <is>
+          <t>11346Про  затвердження технічної документації з нормативної грошової оцінки земельної ділянки для розміщення та експлуатації основних, підсобних і допоміжних будівель та споруд підприємств</t>
+        </is>
+      </c>
+      <c r="D146" t="s">
+        <v>46</v>
+      </c>
+      <c r="E146" t="s">
+        <v>47</v>
+      </c>
+      <c r="F146" t="s">
+        <v>166</v>
+      </c>
+      <c r="G146" t="s">
+        <v>49</v>
+      </c>
+      <c r="H146" t="s">
+        <v>50</v>
+      </c>
+      <c r="I146" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="J146" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K146" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L146" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M146" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N146" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O146" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P146" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q146" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R146" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S146" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T146" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U146" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V146" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W146" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X146" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y146" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z146" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA146" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB146" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC146" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD146" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE146" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF146" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG146" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH146" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI146" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ146" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK146" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL146" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM146" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN146" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO146" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP146" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ146" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR146" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS146" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT146" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU146" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>146</v>
+      </c>
+      <c r="B147" t="s">
+        <v>252</v>
+      </c>
+      <c r="C147" t="s" s="4">
+        <v>253</v>
+      </c>
+      <c r="D147" t="s">
+        <v>55</v>
+      </c>
+      <c r="E147" t="s">
+        <v>47</v>
+      </c>
+      <c r="F147" t="s">
+        <v>166</v>
+      </c>
+      <c r="G147" t="s">
+        <v>49</v>
+      </c>
+      <c r="H147" t="s">
+        <v>50</v>
+      </c>
+      <c r="I147" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="J147" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K147" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L147" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M147" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N147" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O147" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P147" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q147" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R147" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S147" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T147" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U147" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V147" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W147" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X147" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y147" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z147" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA147" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB147" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC147" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD147" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE147" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF147" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG147" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH147" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI147" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ147" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK147" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL147" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM147" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN147" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO147" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP147" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ147" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR147" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS147" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT147" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU147" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>147</v>
+      </c>
+      <c r="B148" t="s">
+        <v>254</v>
+      </c>
+      <c r="C148" t="inlineStr" s="4">
+        <is>
+          <t>11348Про  затвердження технічної документації з нормативної грошової оцінки земельної ділянки для розміщення та експлуатації основних, підсобних і допоміжних будівель та споруд підприємств</t>
+        </is>
+      </c>
+      <c r="D148" t="s">
+        <v>83</v>
+      </c>
+      <c r="E148" t="s">
+        <v>47</v>
+      </c>
+      <c r="F148" t="s">
+        <v>143</v>
+      </c>
+      <c r="G148" t="s">
+        <v>49</v>
+      </c>
+      <c r="H148" t="s">
+        <v>50</v>
+      </c>
+      <c r="I148" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="J148" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K148" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L148" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M148" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N148" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O148" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P148" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q148" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R148" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S148" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T148" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U148" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V148" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W148" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X148" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y148" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z148" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA148" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB148" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC148" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD148" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE148" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF148" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG148" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH148" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI148" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ148" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK148" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL148" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM148" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN148" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO148" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP148" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ148" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR148" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS148" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT148" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU148" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>148</v>
+      </c>
+      <c r="B149" t="s">
+        <v>255</v>
+      </c>
+      <c r="C149" t="inlineStr" s="4">
+        <is>
+          <t>11349Про  затвердження проекту землеустрою щодо відведення земельної ділянки для розміщення та експлуатації основних, підсобних і допоміжних будівель та споруд підприємств переробної,</t>
+        </is>
+      </c>
+      <c r="D149" t="s">
+        <v>86</v>
+      </c>
+      <c r="E149" t="s">
+        <v>47</v>
+      </c>
+      <c r="F149" t="s">
+        <v>166</v>
+      </c>
+      <c r="G149" t="s">
+        <v>49</v>
+      </c>
+      <c r="H149" t="s">
+        <v>50</v>
+      </c>
+      <c r="I149" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="J149" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K149" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L149" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M149" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N149" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O149" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P149" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q149" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R149" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S149" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T149" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U149" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V149" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W149" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X149" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y149" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z149" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA149" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB149" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC149" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD149" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE149" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF149" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG149" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH149" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI149" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ149" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK149" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL149" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM149" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN149" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO149" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP149" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ149" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR149" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS149" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT149" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU149" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>149</v>
+      </c>
+      <c r="B150" t="s">
+        <v>256</v>
+      </c>
+      <c r="C150" t="inlineStr" s="4">
+        <is>
+          <t>11350Про відмову у наданні в оренду земельних ділянок для ведення товарного сільськогосподарського виробництва, у наданні дозволу на виготовлення технічної документації із землеустрою щодо</t>
+        </is>
+      </c>
+      <c r="D150" t="s">
+        <v>86</v>
+      </c>
+      <c r="E150" t="s">
+        <v>47</v>
+      </c>
+      <c r="F150" t="s">
+        <v>136</v>
+      </c>
+      <c r="G150" t="s">
+        <v>49</v>
+      </c>
+      <c r="H150" t="s">
+        <v>50</v>
+      </c>
+      <c r="I150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N150" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O150" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R150" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T150" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U150" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X150" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z150" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC150" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD150" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE150" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH150" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM150" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN150" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO150" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ150" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR150" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT150" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU150" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>150</v>
+      </c>
+      <c r="B151" t="s">
+        <v>257</v>
+      </c>
+      <c r="C151" t="s" s="4">
+        <v>258</v>
+      </c>
+      <c r="D151" t="s">
+        <v>86</v>
+      </c>
+      <c r="E151" t="s">
+        <v>163</v>
+      </c>
+      <c r="F151" t="s">
+        <v>259</v>
+      </c>
+      <c r="G151" t="s">
+        <v>49</v>
+      </c>
+      <c r="H151" t="s">
+        <v>50</v>
+      </c>
+      <c r="I151" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="J151" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="K151" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="L151" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M151" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="N151" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O151" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P151" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q151" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R151" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S151" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T151" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U151" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V151" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W151" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X151" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y151" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z151" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA151" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB151" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC151" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD151" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE151" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF151" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AG151" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AH151" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI151" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AJ151" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AK151" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AL151" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AM151" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN151" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO151" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP151" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ151" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR151" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS151" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AT151" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU151" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>151</v>
+      </c>
+      <c r="B152" t="s">
+        <v>260</v>
+      </c>
+      <c r="C152" t="inlineStr" s="4">
+        <is>
+          <t>11352Про внесення змін до рішення Дрогобицької міської ради від  09.04.2026 №4004 `Про затвердження Програми з організації оборонної роботи на території Дрогобицької міської територіальної громади</t>
+        </is>
+      </c>
+      <c r="D152" t="s">
+        <v>86</v>
+      </c>
+      <c r="E152" t="s">
+        <v>47</v>
+      </c>
+      <c r="F152" t="s">
+        <v>136</v>
+      </c>
+      <c r="G152" t="s">
+        <v>49</v>
+      </c>
+      <c r="H152" t="s">
+        <v>50</v>
+      </c>
+      <c r="I152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N152" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O152" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R152" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T152" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U152" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X152" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z152" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC152" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD152" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE152" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH152" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK152" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AL152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AN152" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO152" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ152" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR152" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT152" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU152" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>152</v>
+      </c>
+      <c r="B153" t="s">
+        <v>261</v>
+      </c>
+      <c r="C153" t="inlineStr" s="4">
+        <is>
+          <t>11353Про внесення змін до рішення Дрогобицької міської ради від 30.10.2025 №3571 та від 09.04.2026 №4005</t>
+        </is>
+      </c>
+      <c r="D153" t="s">
+        <v>86</v>
+      </c>
+      <c r="E153" t="s">
+        <v>47</v>
+      </c>
+      <c r="F153" t="s">
+        <v>143</v>
+      </c>
+      <c r="G153" t="s">
+        <v>49</v>
+      </c>
+      <c r="H153" t="s">
+        <v>50</v>
+      </c>
+      <c r="I153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="J153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="K153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="L153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="M153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="N153" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="O153" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="P153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Q153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="R153" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="S153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="T153" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="U153" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="V153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="W153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="X153" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="Y153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z153" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AB153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AC153" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AD153" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AE153" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AF153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AG153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH153" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AI153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AJ153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AK153" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AL153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM153" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN153" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AO153" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AQ153" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AR153" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AS153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AT153" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AU153" t="s" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154"/>
+      <c r="B154"/>
+      <c r="C154"/>
+      <c r="D154"/>
+      <c r="E154"/>
+      <c r="F154"/>
+      <c r="G154"/>
+      <c r="H154"/>
+      <c r="I154" t="s">
+        <v>72</v>
+      </c>
+      <c r="J154" t="s">
+        <v>262</v>
+      </c>
+      <c r="K154" t="s">
+        <v>263</v>
+      </c>
+      <c r="L154" t="s">
+        <v>264</v>
+      </c>
+      <c r="M154" t="s">
+        <v>265</v>
+      </c>
+      <c r="N154" t="s">
+        <v>266</v>
+      </c>
+      <c r="O154" t="s">
+        <v>267</v>
+      </c>
+      <c r="P154" t="s">
+        <v>268</v>
+      </c>
+      <c r="Q154" t="s">
+        <v>269</v>
+      </c>
+      <c r="R154" t="s">
+        <v>270</v>
+      </c>
+      <c r="S154" t="s">
+        <v>271</v>
+      </c>
+      <c r="T154" t="s">
+        <v>250</v>
+      </c>
+      <c r="U154" t="s">
+        <v>250</v>
+      </c>
+      <c r="V154" t="s">
+        <v>271</v>
+      </c>
+      <c r="W154" t="s">
+        <v>272</v>
+      </c>
+      <c r="X154" t="s">
+        <v>273</v>
+      </c>
+      <c r="Y154" t="s">
+        <v>274</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>275</v>
+      </c>
+      <c r="AA154" t="s">
+        <v>264</v>
+      </c>
+      <c r="AB154" t="s">
+        <v>276</v>
+      </c>
+      <c r="AC154" t="s">
+        <v>275</v>
+      </c>
+      <c r="AD154" t="s">
+        <v>250</v>
+      </c>
+      <c r="AE154" t="s">
+        <v>277</v>
+      </c>
+      <c r="AF154" t="s">
+        <v>263</v>
+      </c>
+      <c r="AG154" t="s">
+        <v>278</v>
+      </c>
+      <c r="AH154" t="s">
+        <v>279</v>
+      </c>
+      <c r="AI154" t="s">
+        <v>280</v>
+      </c>
+      <c r="AJ154" t="s">
+        <v>281</v>
+      </c>
+      <c r="AK154" t="s">
+        <v>267</v>
+      </c>
+      <c r="AL154" t="s">
+        <v>263</v>
+      </c>
+      <c r="AM154" t="s">
+        <v>282</v>
+      </c>
+      <c r="AN154" t="s">
+        <v>283</v>
+      </c>
+      <c r="AO154" t="s">
+        <v>284</v>
+      </c>
+      <c r="AP154" t="s">
+        <v>285</v>
+      </c>
+      <c r="AQ154" t="s">
+        <v>286</v>
+      </c>
+      <c r="AR154" t="s">
+        <v>250</v>
+      </c>
+      <c r="AS154" t="s">
+        <v>287</v>
+      </c>
+      <c r="AT154" t="s">
+        <v>288</v>
+      </c>
+      <c r="AU154" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155"/>
+      <c r="B155"/>
+      <c r="C155"/>
+      <c r="D155"/>
+      <c r="E155"/>
+      <c r="F155"/>
+      <c r="G155"/>
+      <c r="H155"/>
+      <c r="I155" t="s">
+        <v>49</v>
+      </c>
+      <c r="J155" t="s">
+        <v>49</v>
+      </c>
+      <c r="K155" t="s">
+        <v>49</v>
+      </c>
+      <c r="L155" t="s">
+        <v>49</v>
+      </c>
+      <c r="M155" t="s">
+        <v>49</v>
+      </c>
+      <c r="N155" t="s">
+        <v>49</v>
+      </c>
+      <c r="O155" t="s">
+        <v>49</v>
+      </c>
+      <c r="P155" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q155" t="s">
+        <v>49</v>
+      </c>
+      <c r="R155" t="s">
+        <v>49</v>
+      </c>
+      <c r="S155" t="s">
+        <v>49</v>
+      </c>
+      <c r="T155" t="s">
+        <v>49</v>
+      </c>
+      <c r="U155" t="s">
+        <v>49</v>
+      </c>
+      <c r="V155" t="s">
+        <v>49</v>
+      </c>
+      <c r="W155" t="s">
+        <v>49</v>
+      </c>
+      <c r="X155" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y155" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA155" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB155" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC155" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD155" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE155" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF155" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG155" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH155" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI155" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ155" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK155" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL155" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM155" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN155" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO155" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP155" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ155" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR155" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS155" t="s">
+        <v>49</v>
+      </c>
+      <c r="AT155" t="s">
+        <v>49</v>
+      </c>
+      <c r="AU155" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156"/>
+      <c r="B156"/>
+      <c r="C156"/>
+      <c r="D156"/>
+      <c r="E156"/>
+      <c r="F156"/>
+      <c r="G156"/>
+      <c r="H156"/>
+      <c r="I156" t="s">
+        <v>290</v>
+      </c>
+      <c r="J156" t="s">
+        <v>290</v>
+      </c>
+      <c r="K156" t="s">
+        <v>290</v>
+      </c>
+      <c r="L156" t="s">
+        <v>290</v>
+      </c>
+      <c r="M156" t="s">
+        <v>290</v>
+      </c>
+      <c r="N156" t="s">
+        <v>290</v>
+      </c>
+      <c r="O156" t="s">
+        <v>290</v>
+      </c>
+      <c r="P156" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q156" t="s">
+        <v>290</v>
+      </c>
+      <c r="R156" t="s">
+        <v>291</v>
+      </c>
+      <c r="S156" t="s">
+        <v>290</v>
+      </c>
+      <c r="T156" t="s">
+        <v>290</v>
+      </c>
+      <c r="U156" t="s">
+        <v>290</v>
+      </c>
+      <c r="V156" t="s">
+        <v>292</v>
+      </c>
+      <c r="W156" t="s">
+        <v>290</v>
+      </c>
+      <c r="X156" t="s">
+        <v>290</v>
+      </c>
+      <c r="Y156" t="s">
+        <v>290</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>290</v>
+      </c>
+      <c r="AA156" t="s">
+        <v>290</v>
+      </c>
+      <c r="AB156" t="s">
+        <v>290</v>
+      </c>
+      <c r="AC156" t="s">
+        <v>290</v>
+      </c>
+      <c r="AD156" t="s">
+        <v>290</v>
+      </c>
+      <c r="AE156" t="s">
+        <v>290</v>
+      </c>
+      <c r="AF156" t="s">
+        <v>290</v>
+      </c>
+      <c r="AG156" t="s">
+        <v>290</v>
+      </c>
+      <c r="AH156" t="s">
+        <v>290</v>
+      </c>
+      <c r="AI156" t="s">
+        <v>290</v>
+      </c>
+      <c r="AJ156" t="s">
+        <v>290</v>
+      </c>
+      <c r="AK156" t="s">
+        <v>290</v>
+      </c>
+      <c r="AL156" t="s">
+        <v>290</v>
+      </c>
+      <c r="AM156" t="s">
+        <v>290</v>
+      </c>
+      <c r="AN156" t="s">
+        <v>290</v>
+      </c>
+      <c r="AO156" t="s">
+        <v>290</v>
+      </c>
+      <c r="AP156" t="s">
+        <v>290</v>
+      </c>
+      <c r="AQ156" t="s">
+        <v>290</v>
+      </c>
+      <c r="AR156" t="s">
+        <v>290</v>
+      </c>
+      <c r="AS156" t="s">
+        <v>290</v>
+      </c>
+      <c r="AT156" t="s">
+        <v>290</v>
+      </c>
+      <c r="AU156" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157"/>
+      <c r="B157"/>
+      <c r="C157"/>
+      <c r="D157"/>
+      <c r="E157"/>
+      <c r="F157"/>
+      <c r="G157"/>
+      <c r="H157"/>
+      <c r="I157" t="s">
+        <v>293</v>
+      </c>
+      <c r="J157" t="s">
+        <v>294</v>
+      </c>
+      <c r="K157" t="s">
+        <v>295</v>
+      </c>
+      <c r="L157" t="s">
+        <v>293</v>
+      </c>
+      <c r="M157" t="s">
+        <v>296</v>
+      </c>
+      <c r="N157" t="s">
+        <v>297</v>
+      </c>
+      <c r="O157" t="s">
+        <v>298</v>
+      </c>
+      <c r="P157" t="s">
+        <v>299</v>
+      </c>
+      <c r="Q157" t="s">
+        <v>300</v>
+      </c>
+      <c r="R157" t="s">
+        <v>301</v>
+      </c>
+      <c r="S157" t="s">
+        <v>302</v>
+      </c>
+      <c r="T157" t="s">
+        <v>303</v>
+      </c>
+      <c r="U157" t="s">
+        <v>303</v>
+      </c>
+      <c r="V157" t="s">
+        <v>304</v>
+      </c>
+      <c r="W157" t="s">
+        <v>305</v>
+      </c>
+      <c r="X157" t="s">
+        <v>293</v>
+      </c>
+      <c r="Y157" t="s">
+        <v>306</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>307</v>
+      </c>
+      <c r="AA157" t="s">
+        <v>293</v>
+      </c>
+      <c r="AB157" t="s">
+        <v>308</v>
+      </c>
+      <c r="AC157" t="s">
+        <v>307</v>
+      </c>
+      <c r="AD157" t="s">
+        <v>303</v>
+      </c>
+      <c r="AE157" t="s">
+        <v>293</v>
+      </c>
+      <c r="AF157" t="s">
+        <v>295</v>
+      </c>
+      <c r="AG157" t="s">
+        <v>309</v>
+      </c>
+      <c r="AH157" t="s">
+        <v>310</v>
+      </c>
+      <c r="AI157" t="s">
+        <v>311</v>
+      </c>
+      <c r="AJ157" t="s">
+        <v>296</v>
+      </c>
+      <c r="AK157" t="s">
+        <v>312</v>
+      </c>
+      <c r="AL157" t="s">
+        <v>295</v>
+      </c>
+      <c r="AM157" t="s">
+        <v>313</v>
+      </c>
+      <c r="AN157" t="s">
+        <v>314</v>
+      </c>
+      <c r="AO157" t="s">
+        <v>315</v>
+      </c>
+      <c r="AP157" t="s">
+        <v>316</v>
+      </c>
+      <c r="AQ157" t="s">
+        <v>295</v>
+      </c>
+      <c r="AR157" t="s">
+        <v>303</v>
+      </c>
+      <c r="AS157" t="s">
+        <v>298</v>
+      </c>
+      <c r="AT157" t="s">
+        <v>311</v>
+      </c>
+      <c r="AU157" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158"/>
+      <c r="B158"/>
+      <c r="C158"/>
+      <c r="D158"/>
+      <c r="E158"/>
+      <c r="F158"/>
+      <c r="G158"/>
+      <c r="H158"/>
+      <c r="I158" t="s">
+        <v>318</v>
+      </c>
+      <c r="J158" t="s">
+        <v>319</v>
+      </c>
+      <c r="K158" t="s">
+        <v>319</v>
+      </c>
+      <c r="L158" t="s">
+        <v>319</v>
+      </c>
+      <c r="M158" t="s">
+        <v>320</v>
+      </c>
+      <c r="N158" t="s">
+        <v>321</v>
+      </c>
+      <c r="O158" t="s">
+        <v>321</v>
+      </c>
+      <c r="P158" t="s">
+        <v>322</v>
+      </c>
+      <c r="Q158" t="s">
+        <v>319</v>
+      </c>
+      <c r="R158" t="s">
+        <v>323</v>
+      </c>
+      <c r="S158" t="s">
+        <v>319</v>
+      </c>
+      <c r="T158" t="s">
+        <v>324</v>
+      </c>
+      <c r="U158" t="s">
+        <v>324</v>
+      </c>
+      <c r="V158" t="s">
+        <v>319</v>
+      </c>
+      <c r="W158" t="s">
+        <v>319</v>
+      </c>
+      <c r="X158" t="s">
+        <v>325</v>
+      </c>
+      <c r="Y158" t="s">
+        <v>319</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>326</v>
+      </c>
+      <c r="AA158" t="s">
+        <v>319</v>
+      </c>
+      <c r="AB158" t="s">
+        <v>320</v>
+      </c>
+      <c r="AC158" t="s">
+        <v>326</v>
+      </c>
+      <c r="AD158" t="s">
+        <v>324</v>
+      </c>
+      <c r="AE158" t="s">
+        <v>327</v>
+      </c>
+      <c r="AF158" t="s">
+        <v>319</v>
+      </c>
+      <c r="AG158" t="s">
+        <v>319</v>
+      </c>
+      <c r="AH158" t="s">
+        <v>322</v>
+      </c>
+      <c r="AI158" t="s">
+        <v>328</v>
+      </c>
+      <c r="AJ158" t="s">
+        <v>319</v>
+      </c>
+      <c r="AK158" t="s">
+        <v>328</v>
+      </c>
+      <c r="AL158" t="s">
+        <v>319</v>
+      </c>
+      <c r="AM158" t="s">
+        <v>328</v>
+      </c>
+      <c r="AN158" t="s">
+        <v>329</v>
+      </c>
+      <c r="AO158" t="s">
+        <v>319</v>
+      </c>
+      <c r="AP158" t="s">
+        <v>319</v>
+      </c>
+      <c r="AQ158" t="s">
+        <v>330</v>
+      </c>
+      <c r="AR158" t="s">
+        <v>324</v>
+      </c>
+      <c r="AS158" t="s">
+        <v>319</v>
+      </c>
+      <c r="AT158" t="s">
+        <v>331</v>
+      </c>
+      <c r="AU158" t="s">
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>