--- v0 (2025-12-16)
+++ v1 (2026-09-09)
@@ -9,214 +9,88 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="434" uniqueCount="434">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="296">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>XVI сесія VIII скликання</t>
   </si>
   <si>
     <t>Дрогобицька міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
-    <t>Андрухів Андрій Васильович</t>
-[...115 lines deleted...]
-  <si>
     <t>25.11.21  10:27:14</t>
   </si>
   <si>
     <t>6458Про затвердження порядку денного ХVІ сесії Дрогобицької міської ради  </t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 30</t>
   </si>
   <si>
     <t>Проти: 0</t>
   </si>
   <si>
     <t>Утримались: 0</t>
   </si>
   <si>
-    <t>За</t>
-[...7 lines deleted...]
-  <si>
     <t>25.11.21  10:33:16</t>
   </si>
   <si>
     <t>6462Про затвердження порядку денного ХVІ сесії Дрогобицької міської ради  </t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>За: 34</t>
   </si>
   <si>
     <t>25.11.21  10:34:53</t>
   </si>
   <si>
     <t>6463Про внесення змін до бюджету  Дрогобицької міської територіальної громади на 2021 рік</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>25.11.21  10:38:33</t>
   </si>
   <si>
     <t>За: 31</t>
@@ -281,53 +155,50 @@
   <si>
     <t>25.11.21  10:56:49</t>
   </si>
   <si>
     <t>25.11.21  10:57:26</t>
   </si>
   <si>
     <t>25.11.21  10:58:01</t>
   </si>
   <si>
     <t>25.11.21  10:58:42</t>
   </si>
   <si>
     <t>25.11.21  10:59:20</t>
   </si>
   <si>
     <t>25.11.21  11:00:19</t>
   </si>
   <si>
     <t>6484Про надання  дозволу  на безкоштовну передачу матеріальних цінностей  </t>
   </si>
   <si>
     <t>Утримались: 1</t>
   </si>
   <si>
-    <t>Утр.</t>
-[...1 lines deleted...]
-  <si>
     <t>25.11.21  11:00:54</t>
   </si>
   <si>
     <t>6485Про продовження дії договорів оренди нежитлових приміщень</t>
   </si>
   <si>
     <t>25.11.21  11:01:37</t>
   </si>
   <si>
     <t>6486Про надання дозволу на списання основних засобів та малоцінного інвентаря  </t>
   </si>
   <si>
     <t>25.11.21  11:02:13</t>
   </si>
   <si>
     <t>25.11.21  11:03:54</t>
   </si>
   <si>
     <t>25.11.21  11:04:28</t>
   </si>
   <si>
     <t>25.11.21  11:06:07</t>
   </si>
   <si>
     <t>25.11.21  11:09:26</t>
@@ -479,53 +350,50 @@
   <si>
     <t>За: 4</t>
   </si>
   <si>
     <t>Утримались: 8</t>
   </si>
   <si>
     <t>25.11.21  11:33:13</t>
   </si>
   <si>
     <t>25.11.21  11:34:45</t>
   </si>
   <si>
     <t>Утримались: 6</t>
   </si>
   <si>
     <t>25.11.21  11:41:29</t>
   </si>
   <si>
     <t>25.11.21  11:42:11</t>
   </si>
   <si>
     <t>Проти: 1</t>
   </si>
   <si>
-    <t>Проти</t>
-[...1 lines deleted...]
-  <si>
     <t>25.11.21  11:43:47</t>
   </si>
   <si>
     <t>25.11.21  11:44:47</t>
   </si>
   <si>
     <t>6519п.п 1.1 площа -4639</t>
   </si>
   <si>
     <t>25.11.21  11:45:22</t>
   </si>
   <si>
     <t>25.11.21  11:46:22</t>
   </si>
   <si>
     <t>6521Про припинення права користування земельними ділянками</t>
   </si>
   <si>
     <t>За: 26</t>
   </si>
   <si>
     <t>25.11.21  11:47:29</t>
   </si>
   <si>
     <t>6522Про припинення права постійного користування земельною ділянкою</t>
@@ -1029,27356 +897,5153 @@
     <t>22.12.21  12:40:52</t>
   </si>
   <si>
     <t>6646Про зміну цільового призначення земельної ділянки  </t>
   </si>
   <si>
     <t>22.12.21  12:41:58</t>
   </si>
   <si>
     <t>22.12.21  12:43:45</t>
   </si>
   <si>
     <t>22.12.21  12:44:51</t>
   </si>
   <si>
     <t>22.12.21  12:46:34</t>
   </si>
   <si>
     <t>22.12.21  12:47:37</t>
   </si>
   <si>
     <t>22.12.21  12:48:17</t>
   </si>
   <si>
     <t>22.12.21  12:49:48</t>
-  </si>
-[...280 lines deleted...]
-    <t>Відсут.: 78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AU187"/>
+  <dimension ref="A1:H187"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...39 lines deleted...]
-    <col min="47" max="47" width="45"/>
+    <col min="7" max="7" width="14"/>
+    <col min="8" max="8" width="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="G1"/>
       <c r="H1"/>
-      <c r="I1" t="s" s="3">
-[...115 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>44</v>
+        <v>5</v>
       </c>
       <c r="C2" t="s" s="4">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="D2" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E2" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F2" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G2" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H2" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="C3" t="s" s="4">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F3" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="G3" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H3" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s" s="4">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F4" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G4" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H4" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>6464Звіт про виконання бюджету Дрогобицької міської територіальної громади за 9 місяців 2021 року</t>
         </is>
       </c>
       <c r="D5" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F5" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G5" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H5" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s" s="4">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F6" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="G6" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H6" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>6467Про передачу земельних ділянок в постійне користування, для будівництва та обслуговування багатоквартирного житлового будинку на вул. Стуса - Наливайка</t>
         </is>
       </c>
       <c r="D7" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F7" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G7" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H7" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>6468Про затвердження передавального акту Комунального підприємства «Стебниктеполоенерго» Дрогобицької міської ради та нової редакції Статуту Комунального підприємства</t>
         </is>
       </c>
       <c r="D8" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F8" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="G8" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H8" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
           <t>6469Про придбання житла власнику житлового будинку № 121, по вул. І. Франка, с. Добрівляни що потребує відселення з житлового будинку, який зруйнований внаслідок пожежі, яка склалася 28 травня 2021</t>
         </is>
       </c>
       <c r="D9" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F9" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G9" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H9" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
           <t>6470Про надання дозволу на розроблення проекту містобудівної документації «Детальний план території кварталу садибної забудови на вул. Проектована-2 в мікрорайоні М-12 м. Дрогобича Львівської</t>
         </is>
       </c>
       <c r="D10" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G10" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
           <t>6471Про надання дозволу на розроблення проекту містобудівної документації «Детальний план території розміщення,  будівництва та експлуатації частини повітряної лінії електропередачі (ПЛ)</t>
         </is>
       </c>
       <c r="D11" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F11" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H11" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>6472Про надання дозволу на розроблення проекту містобудівної документації «Детальний план території УГКЦ св. Василія Великого на вул. Миру в с. Рихтичі Дрогобицького р. Львівська обл.»</t>
         </is>
       </c>
       <c r="D12" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F12" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="G12" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H12" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>6473Про затвердження нової редакції Статуту комунальної установи Дитячий будинок «Оранта» Дрогобицької міської ради Львівської області</t>
         </is>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F13" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G13" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H13" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="C14" t="s" s="4">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F14" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G14" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H14" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>77</v>
+        <v>35</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>6475Про надання дозволу на автономне ведення бухгалтерського обліку Дрогобицькій дитячій художній школі Дрогобицької міської ради Львівської області</t>
         </is>
       </c>
       <c r="D15" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F15" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G15" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H15" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
           <t>6476Про спорудження (створення) пам’ятника Лесі Українки на території ліцею №4 імені Лесі Українки Дрогобицької міської ради  </t>
         </is>
       </c>
       <c r="D16" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F16" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G16" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H16" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
           <t>6477Про встановлення розміру орендної плати за оренду нежитлових приміщень, що перебувають на балансі КП «Дрогобицький ринок»</t>
         </is>
       </c>
       <c r="D17" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F17" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="G17" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H17" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
           <t>6478Про затвердження Методики розрахунку орендної плати за користування майном Дрогобицької міської територіальної громади</t>
         </is>
       </c>
       <c r="D18" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F18" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G18" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H18" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
           <t>6479Про порядок використання плати за оренду комунального майна для комунальних некомерційних підприємств Дрогобицької міської ради у сфері охорони здоров»я</t>
         </is>
       </c>
       <c r="D19" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F19" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G19" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H19" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>41</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
           <t>6480Про включення до Переліку першого типу об’єктів комунальної власності Дрогобицької міської територіальної громади, що перебувають на балансі КЗ ДМР «Заслужений Прикарпатський ансамбль</t>
         </is>
       </c>
       <c r="D20" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F20" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G20" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H20" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>84</v>
+        <v>42</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
           <t>6481Про включення до Переліку першого типу об’єктів комунальної власності Дрогобицької міської територіальної громади, які підлягають передачі в оренду шляхом проведення аукціону  </t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F21" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G21" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H21" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>85</v>
+        <v>43</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>6482Про включення до Переліку другого типу об’єктів комунальної  власності Дрогобицької міської територіальної громади та надання дозволу на укладення договору оренди нежитлових приміщень</t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F22" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="G22" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H22" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>44</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t>6483Про підтвердження факту перебування об’єкту нерухомого майна в комунальній власності Дрогобицької міської територіальної громади та про внесення змін у рішення сесії Дрогобицької</t>
         </is>
       </c>
       <c r="D23" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F23" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G23" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H23" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>45</v>
       </c>
       <c r="C24" t="s" s="4">
-        <v>88</v>
+        <v>46</v>
       </c>
       <c r="D24" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" t="s">
+        <v>10</v>
+      </c>
+      <c r="H24" t="s">
         <v>47</v>
-      </c>
-[...124 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>48</v>
       </c>
       <c r="C25" t="s" s="4">
-        <v>92</v>
+        <v>49</v>
       </c>
       <c r="D25" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F25" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G25" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H25" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>50</v>
       </c>
       <c r="C26" t="s" s="4">
-        <v>94</v>
+        <v>51</v>
       </c>
       <c r="D26" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F26" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="G26" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H26" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>52</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
           <t>6487Про передачу майна комунальної власності комунальну підприємству «Служба муніципального управління» Дрогобицької міської ради</t>
         </is>
       </c>
       <c r="D27" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F27" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G27" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H27" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>96</v>
+        <v>53</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>6488Про передачу нежитлової будівлі   і матеріальні цінності  на баланс Управління майна громади виконавчих органів Дрогобицької міської ради Львівської області</t>
         </is>
       </c>
       <c r="D28" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F28" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="G28" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H28" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>97</v>
+        <v>54</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>6489Про передачу основних засобів і матеріальних цінностей на баланс управління культури та розвитку туризму виконавчих органів  Дрогобицької міської ради</t>
         </is>
       </c>
       <c r="D29" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E29" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F29" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G29" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H29" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>6490Про внесення змін до рішення Дрогобицької міської ради «Про затвердження Плану діяльності з підготовки проектів​​​​​​​ регуляторних актів на 2021 рік» №13 від 10.12.2020р.</t>
         </is>
       </c>
       <c r="D30" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F30" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G30" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H30" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>6491Про відмову у наданні дозволів на виготовлення проектів землеустрою щодо відведення земельних ділянок, у наданні дозволів на виготовлення проектів землеустрою щодо відведення земельної</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F31" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G31" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H31" t="s">
-        <v>100</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>57</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>101</v>
+        <v>58</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>6492Про включення в перелік земельних ділянок несільськогосподарського призначення, які підлягають продажу у власність  </t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F32" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G32" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H32" t="s">
-        <v>100</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>57</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>102</v>
+        <v>59</v>
       </c>
       <c r="C33" t="s" s="4">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="D33" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E33" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F33" t="s">
-        <v>105</v>
+        <v>62</v>
       </c>
       <c r="G33" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H33" t="s">
-        <v>106</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>63</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="C34" t="s" s="4">
-        <v>108</v>
+        <v>65</v>
       </c>
       <c r="D34" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F34" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="G34" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H34" t="s">
-        <v>110</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>67</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>111</v>
+        <v>68</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
           <t>6495Про затвердження матеріалів  проектів землеустрою щодо відведення земельних ділянок для будівництва індивідуальних гаражів та передачу в оренду земельних ділянок</t>
         </is>
       </c>
       <c r="D35" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E35" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F35" t="s">
-        <v>112</v>
+        <v>69</v>
       </c>
       <c r="G35" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H35" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>113</v>
+        <v>70</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>6496Про затвердження матеріалів  проектів землеустрою щодо відведення земельних ділянок для будівництва індивідуальних гаражів та передачу в оренду земельних ділянок</t>
         </is>
       </c>
       <c r="D36" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F36" t="s">
-        <v>114</v>
+        <v>71</v>
       </c>
       <c r="G36" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H36" t="s">
-        <v>100</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>57</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>115</v>
+        <v>72</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
           <t>6497Про затвердження матеріалів проектів землеустрою щодо відведення земельних ділянок під об’єктами нерухомого майна  </t>
         </is>
       </c>
       <c r="D37" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E37" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F37" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G37" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H37" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>116</v>
+        <v>73</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
           <t>6498Про затвердження матеріалів технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування будівель</t>
         </is>
       </c>
       <c r="D38" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F38" t="s">
-        <v>114</v>
+        <v>71</v>
       </c>
       <c r="G38" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H38" t="s">
-        <v>117</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>74</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>118</v>
+        <v>75</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
           <t>6499Про затвердження матеріалів  проектів землеустрою щодо відведення земельних ділянок та передачу у власність земельних ділянок</t>
         </is>
       </c>
       <c r="D39" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E39" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F39" t="s">
-        <v>119</v>
+        <v>76</v>
       </c>
       <c r="G39" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H39" t="s">
-        <v>120</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>77</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>121</v>
+        <v>78</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
           <t>6500Про затвердження матеріалів проектів землеустрою щодо відведення земельних ділянок для будівництва та обслуговування багатоквартирного житлового будинку  </t>
         </is>
       </c>
       <c r="D40" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F40" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="G40" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H40" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>123</v>
+        <v>80</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>6501Про затвердження матеріалів  проектів землеустрою щодо відведення земельних ділянок для ведення особистого  селянського господарства та передачу у власність земельних ділянок  </t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E41" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F41" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="G41" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H41" t="s">
-        <v>124</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>81</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>125</v>
+        <v>82</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>6502Про затвердження матеріалів  проектів землеустрою щодо відведення земельних ділянок та передачу у власність земельних ділянок на вул. Парковій</t>
         </is>
       </c>
       <c r="D42" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F42" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="G42" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H42" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>6503Про затвердження матеріалів  проектів землеустрою щодо відведення земельних ділянок для індивідуального садівництва та передачу у власність земельних ділянок</t>
         </is>
       </c>
       <c r="D43" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G43" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" t="s">
         <v>47</v>
-      </c>
-[...124 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="C44" t="s" s="4">
-        <v>129</v>
+        <v>86</v>
       </c>
       <c r="D44" t="s">
-        <v>130</v>
+        <v>87</v>
       </c>
       <c r="E44" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F44" t="s">
-        <v>131</v>
+        <v>88</v>
       </c>
       <c r="G44" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H44" t="s">
-        <v>89</v>
-[...116 lines deleted...]
-        <v>53</v>
+        <v>47</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>132</v>
+        <v>89</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>6505Про затвердження матеріалів  проектів землеустрою щодо відведення земельних ділянок для індивідуального садівництва та передачу у власність земельних ділянок</t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="E45" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F45" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="G45" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H45" t="s">
-        <v>133</v>
-[...7 lines deleted...]
-      <c r="K45" t="s" s="5">
         <v>90</v>
-      </c>
-[...106 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>134</v>
+        <v>91</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
           <t>6506Про затвердження технічної документації з землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) та передачу у власність земельних ділянок  </t>
         </is>
       </c>
       <c r="D46" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F46" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G46" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H46" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
           <t>6507Про затвердження матеріалів технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок для ведення товарного сільськогосподарського виробництва та</t>
         </is>
       </c>
       <c r="D47" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F47" t="s">
-        <v>136</v>
+        <v>93</v>
       </c>
       <c r="G47" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H47" t="s">
-        <v>137</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>94</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>138</v>
+        <v>95</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>6508Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для будівництва та обслуговування житлового будинку, господарських будівель і споруд</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F48" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="G48" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H48" t="s">
-        <v>110</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>67</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>139</v>
+        <v>96</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
           <t>6509Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок на вул. Парковій</t>
         </is>
       </c>
       <c r="D49" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49" t="s">
+        <v>79</v>
+      </c>
+      <c r="G49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H49" t="s">
         <v>47</v>
-      </c>
-[...124 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>140</v>
+        <v>97</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
           <t>6510Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для ведення особистого селянського господарства</t>
         </is>
       </c>
       <c r="D50" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F50" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="G50" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H50" t="s">
-        <v>141</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>98</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>142</v>
+        <v>99</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>6511Про надання дозволу на виготовлення проектів землеустрою щодо відведення земельних ділянок для будівництва індивідуальних гаражів</t>
         </is>
       </c>
       <c r="D51" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F51" t="s">
-        <v>143</v>
+        <v>100</v>
       </c>
       <c r="G51" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H51" t="s">
-        <v>137</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>94</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>6512Про надання згоди на виготовлення технічної документації з землеустрою щодо поділу та об’єднання земельних ділянок на вул. Бориславській, 30  </t>
         </is>
       </c>
       <c r="D52" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E52" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F52" t="s">
-        <v>145</v>
+        <v>102</v>
       </c>
       <c r="G52" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H52" t="s">
-        <v>146</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>103</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>147</v>
+        <v>104</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>6513Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок під об’єктами нерухомого майна</t>
         </is>
       </c>
       <c r="D53" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E53" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F53" t="s">
-        <v>148</v>
+        <v>105</v>
       </c>
       <c r="G53" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H53" t="s">
-        <v>149</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>106</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>150</v>
+        <v>107</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>6514Про надання дозволу на виготовлення технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування</t>
         </is>
       </c>
       <c r="D54" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F54" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="G54" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H54" t="s">
-        <v>117</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>74</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>151</v>
+        <v>108</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
           <t>6515Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для ведення товарного сільськогосподарського виробництва</t>
         </is>
       </c>
       <c r="D55" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F55" t="s">
-        <v>105</v>
+        <v>62</v>
       </c>
       <c r="G55" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H55" t="s">
-        <v>152</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>109</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>153</v>
+        <v>110</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
           <t>6516Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки для будівництва та обслуговування багатоквартирного житлового будинку</t>
         </is>
       </c>
       <c r="D56" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E56" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F56" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G56" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H56" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>154</v>
+        <v>111</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>6517Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для індивідуального садівництва</t>
         </is>
       </c>
       <c r="D57" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E57" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F57" t="s">
-        <v>105</v>
+        <v>62</v>
       </c>
       <c r="G57" t="s">
-        <v>155</v>
+        <v>112</v>
       </c>
       <c r="H57" t="s">
-        <v>133</v>
-[...4 lines deleted...]
-      <c r="J57" t="s" s="5">
         <v>90</v>
-      </c>
-[...109 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>157</v>
+        <v>113</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>6518Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок загального користування</t>
         </is>
       </c>
       <c r="D58" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E58" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F58" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G58" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H58" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>158</v>
+        <v>114</v>
       </c>
       <c r="C59" t="s" s="4">
-        <v>159</v>
+        <v>115</v>
       </c>
       <c r="D59" t="s">
-        <v>130</v>
+        <v>87</v>
       </c>
       <c r="E59" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F59" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="G59" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H59" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>160</v>
+        <v>116</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
           <t>6520Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок загального користування</t>
         </is>
       </c>
       <c r="D60" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="E60" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F60" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="G60" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H60" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>161</v>
+        <v>117</v>
       </c>
       <c r="C61" t="s" s="4">
-        <v>162</v>
+        <v>118</v>
       </c>
       <c r="D61" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F61" t="s">
-        <v>163</v>
+        <v>119</v>
       </c>
       <c r="G61" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H61" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>164</v>
+        <v>120</v>
       </c>
       <c r="C62" t="s" s="4">
-        <v>165</v>
+        <v>121</v>
       </c>
       <c r="D62" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F62" t="s">
-        <v>163</v>
+        <v>119</v>
       </c>
       <c r="G62" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H62" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>166</v>
+        <v>122</v>
       </c>
       <c r="C63" t="s" s="4">
-        <v>167</v>
+        <v>123</v>
       </c>
       <c r="D63" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E63" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F63" t="s">
-        <v>168</v>
+        <v>124</v>
       </c>
       <c r="G63" t="s">
-        <v>155</v>
+        <v>112</v>
       </c>
       <c r="H63" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>169</v>
+        <v>125</v>
       </c>
       <c r="C64" t="s" s="4">
-        <v>170</v>
+        <v>126</v>
       </c>
       <c r="D64" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F64" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G64" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H64" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>171</v>
+        <v>127</v>
       </c>
       <c r="C65" t="s" s="4">
-        <v>172</v>
+        <v>128</v>
       </c>
       <c r="D65" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E65" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F65" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G65" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H65" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>173</v>
+        <v>129</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
           <t>6526Про зміну цільового призначення земельних ділянок та надання дозволу на об’єднання земельних ділянок</t>
         </is>
       </c>
       <c r="D66" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E66" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F66" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G66" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H66" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>174</v>
+        <v>130</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
           <t>6527Про затвердження звіту про експертну грошову оцінку, включення до переліку земельних ділянок, які виставляються на земельні торги окремими лотами, встановлення стартової ціни та продаж</t>
         </is>
       </c>
       <c r="D67" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F67" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G67" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H67" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>175</v>
+        <v>131</v>
       </c>
       <c r="C68" t="s" s="4">
-        <v>176</v>
+        <v>132</v>
       </c>
       <c r="D68" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68" t="s">
+        <v>133</v>
+      </c>
+      <c r="G68" t="s">
+        <v>10</v>
+      </c>
+      <c r="H68" t="s">
         <v>47</v>
-      </c>
-[...124 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>178</v>
+        <v>134</v>
       </c>
       <c r="C69" t="s" s="4">
-        <v>179</v>
+        <v>135</v>
       </c>
       <c r="D69" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E69" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F69" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="G69" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H69" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>180</v>
+        <v>136</v>
       </c>
       <c r="C70" t="s" s="4">
-        <v>181</v>
+        <v>137</v>
       </c>
       <c r="D70" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70" t="s">
+        <v>20</v>
+      </c>
+      <c r="G70" t="s">
+        <v>10</v>
+      </c>
+      <c r="H70" t="s">
         <v>47</v>
-      </c>
-[...124 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>182</v>
+        <v>138</v>
       </c>
       <c r="C71" t="s" s="4">
-        <v>183</v>
+        <v>139</v>
       </c>
       <c r="D71" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E71" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F71" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="G71" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H71" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>184</v>
+        <v>140</v>
       </c>
       <c r="C72" t="s" s="4">
-        <v>185</v>
+        <v>141</v>
       </c>
       <c r="D72" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E72" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F72" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="G72" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H72" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>186</v>
+        <v>142</v>
       </c>
       <c r="C73" t="inlineStr" s="4">
         <is>
           <t>6540Про внесення змін у Програму сприяння виконанню рішень судів, інших виконавчих документів   та сплати судового збору на 2021 рік  </t>
         </is>
       </c>
       <c r="D73" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E73" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F73" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="G73" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H73" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>187</v>
+        <v>143</v>
       </c>
       <c r="C74" t="inlineStr" s="4">
         <is>
           <t>6541Про прийняття звернення щодо забезпечення безперебійної роботи КП `Дрогобичводоканал` Догобицької міської ради Львівської області у 2022 році</t>
         </is>
       </c>
       <c r="D74" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F74" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G74" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H74" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>188</v>
+        <v>144</v>
       </c>
       <c r="C75" t="s" s="4">
-        <v>189</v>
+        <v>145</v>
       </c>
       <c r="D75" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E75" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F75" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G75" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H75" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>190</v>
+        <v>146</v>
       </c>
       <c r="C76" t="s" s="4">
-        <v>191</v>
+        <v>147</v>
       </c>
       <c r="D76" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E76" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F76" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G76" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H76" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>192</v>
+        <v>148</v>
       </c>
       <c r="C77" t="s" s="4">
-        <v>193</v>
+        <v>149</v>
       </c>
       <c r="D77" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E77" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F77" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="G77" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H77" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>194</v>
+        <v>150</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
           <t>6545Про затвердження Програми ` Забезпечення функціонування (фінансова підтримка) комунального підприємства `Фермерське господарство `Тарком` Дрогобицької міської ради на 2021 р.`</t>
         </is>
       </c>
       <c r="D78" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E78" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F78" t="s">
-        <v>195</v>
+        <v>151</v>
       </c>
       <c r="G78" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H78" t="s">
-        <v>196</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>152</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>197</v>
+        <v>153</v>
       </c>
       <c r="C79" t="s" s="4">
-        <v>198</v>
+        <v>154</v>
       </c>
       <c r="D79" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E79" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F79" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="G79" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H79" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>199</v>
+        <v>155</v>
       </c>
       <c r="C80" t="inlineStr" s="4">
         <is>
           <t>6547Про встановлення плати за доступ до елементів інфраструктури об’єкта електроенергетики (опор повітряних ліній електропередач)</t>
         </is>
       </c>
       <c r="D80" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E80" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F80" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="G80" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H80" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>200</v>
+        <v>156</v>
       </c>
       <c r="C81" t="inlineStr" s="4">
         <is>
           <t>6548Про надання дозволу комунальному підприємству «Комунальник»  Дрогобицької міської ради на залучення кредитних коштів у формі овердрафту від банківських установ</t>
         </is>
       </c>
       <c r="D81" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E81" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F81" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G81" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H81" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>201</v>
+        <v>157</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
           <t>6549Про розроблення комплексного плану просторового розвитку території Дрогобицької міської територіальної громади Львівської області</t>
         </is>
       </c>
       <c r="D82" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E82" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F82" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G82" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H82" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>202</v>
+        <v>158</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
           <t>6550Про затвердження стратегії розвитку ліцею № 1 імені Івана Франка Дрогобицької міської ради Львівської області на 2021-2026 роки  </t>
         </is>
       </c>
       <c r="D83" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E83" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F83" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G83" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H83" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>203</v>
+        <v>159</v>
       </c>
       <c r="C84" t="inlineStr" s="4">
         <is>
           <t>6551Про затвердження  Положення    про призначення виплати грошової винагороди   провідним спортсменам  Дрогобицької міської територіальної громади та їх тренерам  за високі спортивні</t>
         </is>
       </c>
       <c r="D84" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E84" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F84" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G84" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H84" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>204</v>
+        <v>160</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
           <t>6552Про затвердження Положення про призначення стипендій для провідних спортсменів Дрогобицької міської територіальної громади  </t>
         </is>
       </c>
       <c r="D85" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E85" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F85" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G85" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H85" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>205</v>
+        <v>161</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
           <t>6553Про ліквідацію Дрогобицького будинку працівників освіти Дрогобицької міської ради Львівської області  </t>
         </is>
       </c>
       <c r="D86" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E86" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F86" t="s">
-        <v>114</v>
+        <v>71</v>
       </c>
       <c r="G86" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H86" t="s">
-        <v>100</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>57</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>206</v>
+        <v>162</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
           <t>6554Про внесення змін  у  Положення про матеріальне стимулювання працівників відділів виконавчих органів, управлінь та департаментів Дрогобицької міської ради</t>
         </is>
       </c>
       <c r="D87" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87" t="s">
+        <v>119</v>
+      </c>
+      <c r="G87" t="s">
+        <v>10</v>
+      </c>
+      <c r="H87" t="s">
         <v>47</v>
-      </c>
-[...124 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>207</v>
+        <v>163</v>
       </c>
       <c r="C88" t="inlineStr" s="4">
         <is>
           <t>6555Про затвердження Плану діяльності з підготовки проектів регуляторних актів на 2022 рік</t>
         </is>
       </c>
       <c r="D88" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E88" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F88" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="G88" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H88" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>208</v>
+        <v>164</v>
       </c>
       <c r="C89" t="inlineStr" s="4">
         <is>
           <t>6556 Про внесення змін до  рішення Дрогобицької міської ради від 12.03.2021 № 233 «Про затвердження положень про департамент, управління та відділи виконавчих органів Дрогобицької міської ради»</t>
         </is>
       </c>
       <c r="D89" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F89" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G89" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H89" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>209</v>
+        <v>165</v>
       </c>
       <c r="C90" t="s" s="4">
-        <v>210</v>
+        <v>166</v>
       </c>
       <c r="D90" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E90" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F90" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G90" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H90" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>211</v>
+        <v>167</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
           <t>6558Про затвердження Програми технічного і фінансового забезпечення, удосконалення та розвитку системи централізованого оповіщення і зв’язку Дрогобицької міської територіальної громади на</t>
         </is>
       </c>
       <c r="D91" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E91" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F91" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="G91" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H91" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>212</v>
+        <v>168</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
           <t>6559Про затвердження Програми технічного і фінансового забезпечення, удосконалення та розвитку системи централізованого оповіщення і зв’язку Дрогобицької міської територіальної громади на</t>
         </is>
       </c>
       <c r="D92" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E92" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F92" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="G92" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H92" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>213</v>
+        <v>169</v>
       </c>
       <c r="C93" t="inlineStr" s="4">
         <is>
           <t>6560 Про внесення змін до цільової Програми матеріально-технічного забезпечення ефективної діяльності територіального сервісного центру МВС №4642 РСЦ ГСЦ МВС у Львівській області на 2021 -2022 роки</t>
         </is>
       </c>
       <c r="D93" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E93" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F93" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="G93" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H93" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>214</v>
+        <v>170</v>
       </c>
       <c r="C94" t="inlineStr" s="4">
         <is>
           <t>6561Про включення до Переліку другого типу об’єктів комунальної  власності Дрогобицької міської територіальної громади та надання дозволу на укладення договору оренди нежитлових приміщень</t>
         </is>
       </c>
       <c r="D94" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F94" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G94" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H94" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>215</v>
+        <v>171</v>
       </c>
       <c r="C95" t="s" s="4">
-        <v>216</v>
+        <v>172</v>
       </c>
       <c r="D95" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E95" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F95" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="G95" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H95" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>217</v>
+        <v>173</v>
       </c>
       <c r="C96" t="s" s="4">
-        <v>218</v>
+        <v>174</v>
       </c>
       <c r="D96" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F96" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G96" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H96" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>219</v>
+        <v>175</v>
       </c>
       <c r="C97" t="inlineStr" s="4">
         <is>
           <t>6564Про включення в перелік земельних ділянок несільськогосподарського призначення, які підлягають продажу у власність</t>
         </is>
       </c>
       <c r="D97" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E97" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F97" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G97" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H97" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>220</v>
+        <v>176</v>
       </c>
       <c r="C98" t="s" s="4">
-        <v>221</v>
+        <v>177</v>
       </c>
       <c r="D98" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98" t="s">
+        <v>79</v>
+      </c>
+      <c r="G98" t="s">
+        <v>10</v>
+      </c>
+      <c r="H98" t="s">
         <v>47</v>
-      </c>
-[...124 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>222</v>
+        <v>178</v>
       </c>
       <c r="C99" t="inlineStr" s="4">
         <is>
           <t>6566Про погодження ТзОВ «Георозвідка» проведення сейсморозвідувальних робіт 3D та геофізичних досліджень</t>
         </is>
       </c>
       <c r="D99" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E99" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F99" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G99" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H99" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>223</v>
+        <v>179</v>
       </c>
       <c r="C100" t="s" s="4">
-        <v>224</v>
+        <v>180</v>
       </c>
       <c r="D100" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E100" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F100" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="G100" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H100" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>225</v>
+        <v>181</v>
       </c>
       <c r="C101" t="inlineStr" s="4">
         <is>
           <t>6568Про затвердження матеріалів   проектів землеустрою щодо відведення земельних ділянок для будівництва індивідуальних гаражів та передачу в оренду земельних ділянок</t>
         </is>
       </c>
       <c r="D101" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E101" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F101" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="G101" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H101" t="s">
-        <v>100</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>57</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>226</v>
+        <v>182</v>
       </c>
       <c r="C102" t="inlineStr" s="4">
         <is>
           <t>6569Про затвердження матеріалів проектів землеустрою щодо відведення земельних ділянок під об’єктами нерухомого майна</t>
         </is>
       </c>
       <c r="D102" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E102" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F102" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G102" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H102" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>227</v>
+        <v>183</v>
       </c>
       <c r="C103" t="inlineStr" s="4">
         <is>
           <t>6570Про затвердження матеріалів   проектів землеустрою щодо відведення земельних ділянок та передачу у постійне користування земельних ділянок</t>
         </is>
       </c>
       <c r="D103" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E103" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F103" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="G103" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H103" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>228</v>
+        <v>184</v>
       </c>
       <c r="C104" t="inlineStr" s="4">
         <is>
           <t>6571Про затвердження матеріалів  проектів землеустрою щодо відведення земельних ділянок та передачу у власність земельних ділянок</t>
         </is>
       </c>
       <c r="D104" t="s">
-        <v>229</v>
+        <v>185</v>
       </c>
       <c r="E104" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F104" t="s">
-        <v>163</v>
+        <v>119</v>
       </c>
       <c r="G104" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H104" t="s">
-        <v>117</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>74</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>230</v>
+        <v>186</v>
       </c>
       <c r="C105" t="inlineStr" s="4">
         <is>
           <t>6572Про затвердження матеріалів технічної документації з землеустрою щодо поділу та об’єднання земельних ділянок та надання дозволу на розроблення проекту землеустрою щодо відведення</t>
         </is>
       </c>
       <c r="D105" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E105" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F105" t="s">
-        <v>163</v>
+        <v>119</v>
       </c>
       <c r="G105" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H105" t="s">
-        <v>196</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>152</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>231</v>
+        <v>187</v>
       </c>
       <c r="C106" t="inlineStr" s="4">
         <is>
           <t>6573Про затвердження матеріалів   проектів землеустрою щодо відведення земельних ділянок та передачу у власність земельних ділянок</t>
         </is>
       </c>
       <c r="D106" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E106" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F106" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G106" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H106" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>232</v>
+        <v>188</v>
       </c>
       <c r="C107" t="s" s="4">
-        <v>233</v>
+        <v>189</v>
       </c>
       <c r="D107" t="s">
-        <v>130</v>
+        <v>87</v>
       </c>
       <c r="E107" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F107" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G107" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H107" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>234</v>
+        <v>190</v>
       </c>
       <c r="C108" t="s" s="4">
-        <v>235</v>
+        <v>191</v>
       </c>
       <c r="D108" t="s">
-        <v>130</v>
+        <v>87</v>
       </c>
       <c r="E108" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F108" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G108" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H108" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>236</v>
+        <v>192</v>
       </c>
       <c r="C109" t="s" s="4">
-        <v>237</v>
+        <v>193</v>
       </c>
       <c r="D109" t="s">
-        <v>130</v>
+        <v>87</v>
       </c>
       <c r="E109" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F109" t="s">
-        <v>145</v>
+        <v>102</v>
       </c>
       <c r="G109" t="s">
-        <v>238</v>
+        <v>194</v>
       </c>
       <c r="H109" t="s">
-        <v>100</v>
-[...116 lines deleted...]
-        <v>156</v>
+        <v>57</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>239</v>
+        <v>195</v>
       </c>
       <c r="C110" t="s" s="4">
-        <v>240</v>
+        <v>196</v>
       </c>
       <c r="D110" t="s">
-        <v>130</v>
+        <v>87</v>
       </c>
       <c r="E110" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F110" t="s">
-        <v>241</v>
+        <v>197</v>
       </c>
       <c r="G110" t="s">
-        <v>242</v>
+        <v>198</v>
       </c>
       <c r="H110" t="s">
-        <v>100</v>
-[...116 lines deleted...]
-        <v>156</v>
+        <v>57</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>243</v>
+        <v>199</v>
       </c>
       <c r="C111" t="inlineStr" s="4">
         <is>
           <t>6578Про затвердження матеріалів   проектів землеустрою щодо відведення земельних ділянок та передачу у власність земельних ділянок</t>
         </is>
       </c>
       <c r="D111" t="s">
-        <v>229</v>
+        <v>185</v>
       </c>
       <c r="E111" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F111" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G111" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H111" t="s">
-        <v>100</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>57</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>244</v>
+        <v>200</v>
       </c>
       <c r="C112" t="inlineStr" s="4">
         <is>
           <t>6579Про затвердження матеріалів проектів землеустрою щодо відведення земельних ділянок для індивідуального садівництва та передачу у власність земельних ділянок  </t>
         </is>
       </c>
       <c r="D112" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E112" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F112" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G112" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H112" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>245</v>
+        <v>201</v>
       </c>
       <c r="C113" t="s" s="4">
-        <v>246</v>
+        <v>202</v>
       </c>
       <c r="D113" t="s">
-        <v>130</v>
+        <v>87</v>
       </c>
       <c r="E113" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F113" t="s">
-        <v>247</v>
+        <v>203</v>
       </c>
       <c r="G113" t="s">
-        <v>155</v>
+        <v>112</v>
       </c>
       <c r="H113" t="s">
-        <v>196</v>
-[...116 lines deleted...]
-        <v>156</v>
+        <v>152</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>248</v>
+        <v>204</v>
       </c>
       <c r="C114" t="s" s="4">
-        <v>249</v>
+        <v>205</v>
       </c>
       <c r="D114" t="s">
-        <v>130</v>
+        <v>87</v>
       </c>
       <c r="E114" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F114" t="s">
-        <v>136</v>
+        <v>93</v>
       </c>
       <c r="G114" t="s">
-        <v>242</v>
+        <v>198</v>
       </c>
       <c r="H114" t="s">
-        <v>196</v>
-[...116 lines deleted...]
-        <v>156</v>
+        <v>152</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>250</v>
+        <v>206</v>
       </c>
       <c r="C115" t="s" s="4">
-        <v>251</v>
+        <v>207</v>
       </c>
       <c r="D115" t="s">
-        <v>130</v>
+        <v>87</v>
       </c>
       <c r="E115" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F115" t="s">
-        <v>136</v>
+        <v>93</v>
       </c>
       <c r="G115" t="s">
-        <v>242</v>
+        <v>198</v>
       </c>
       <c r="H115" t="s">
-        <v>146</v>
-[...116 lines deleted...]
-        <v>156</v>
+        <v>103</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>252</v>
+        <v>208</v>
       </c>
       <c r="C116" t="inlineStr" s="4">
         <is>
           <t>6583Про затвердження матеріалів проектів землеустрою щодо відведення земельних ділянок для індивідуального садівництва та передачу у власність земельних ділянок  </t>
         </is>
       </c>
       <c r="D116" t="s">
-        <v>253</v>
+        <v>209</v>
       </c>
       <c r="E116" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F116" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="G116" t="s">
-        <v>242</v>
+        <v>198</v>
       </c>
       <c r="H116" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>254</v>
+        <v>210</v>
       </c>
       <c r="C117" t="inlineStr" s="4">
         <is>
           <t>6584Про затвердження матеріалів технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D117" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E117" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F117" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="G117" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H117" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>255</v>
+        <v>211</v>
       </c>
       <c r="C118" t="inlineStr" s="4">
         <is>
           <t>6585Про затвердження технічної документації з землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) та передачу у власність земельних ділянок</t>
         </is>
       </c>
       <c r="D118" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E118" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F118" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G118" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H118" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>256</v>
+        <v>212</v>
       </c>
       <c r="C119" t="inlineStr" s="4">
         <is>
           <t>6586Про затвердження матеріалів технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки для ведення товарного сільськогосподарського виробництва та</t>
         </is>
       </c>
       <c r="D119" t="s">
-        <v>229</v>
+        <v>185</v>
       </c>
       <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119" t="s">
+        <v>119</v>
+      </c>
+      <c r="G119" t="s">
+        <v>10</v>
+      </c>
+      <c r="H119" t="s">
         <v>47</v>
-      </c>
-[...124 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>257</v>
+        <v>213</v>
       </c>
       <c r="C120" t="inlineStr" s="4">
         <is>
           <t>6587Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для будівництва та обслуговування житлового будинку, господарських будівель і споруд</t>
         </is>
       </c>
       <c r="D120" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E120" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F120" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="G120" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H120" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>258</v>
+        <v>214</v>
       </c>
       <c r="C121" t="inlineStr" s="4">
         <is>
           <t>6588Про надання дозволу на виготовлення проектів землеустрою щодо відведення земельних ділянок для будівництва індивідуальних гаражів</t>
         </is>
       </c>
       <c r="D121" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E121" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F121" t="s">
-        <v>114</v>
+        <v>71</v>
       </c>
       <c r="G121" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H121" t="s">
-        <v>100</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>57</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>259</v>
+        <v>215</v>
       </c>
       <c r="C122" t="inlineStr" s="4">
         <is>
           <t>6589Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок в м. Дрогобичі          </t>
         </is>
       </c>
       <c r="D122" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E122" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F122" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G122" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H122" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>260</v>
+        <v>216</v>
       </c>
       <c r="C123" t="inlineStr" s="4">
         <is>
           <t>6590Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок під об’єктами нерухомого майна  </t>
         </is>
       </c>
       <c r="D123" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E123" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F123" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="G123" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H123" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>261</v>
+        <v>217</v>
       </c>
       <c r="C124" t="inlineStr" s="4">
         <is>
           <t>6591Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для ведення особистого селянського господарства</t>
         </is>
       </c>
       <c r="D124" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E124" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F124" t="s">
-        <v>114</v>
+        <v>71</v>
       </c>
       <c r="G124" t="s">
-        <v>242</v>
+        <v>198</v>
       </c>
       <c r="H124" t="s">
-        <v>100</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>57</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>262</v>
+        <v>218</v>
       </c>
       <c r="C125" t="inlineStr" s="4">
         <is>
           <t>6592Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки для колективного гаражного будівництва         </t>
         </is>
       </c>
       <c r="D125" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E125" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F125" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="G125" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H125" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>263</v>
+        <v>219</v>
       </c>
       <c r="C126" t="inlineStr" s="4">
         <is>
           <t>6593Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для індивідуального садівництва</t>
         </is>
       </c>
       <c r="D126" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E126" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F126" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="G126" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H126" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>264</v>
+        <v>220</v>
       </c>
       <c r="C127" t="s" s="4">
-        <v>265</v>
+        <v>221</v>
       </c>
       <c r="D127" t="s">
-        <v>130</v>
+        <v>87</v>
       </c>
       <c r="E127" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F127" t="s">
-        <v>163</v>
+        <v>119</v>
       </c>
       <c r="G127" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H127" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>266</v>
+        <v>222</v>
       </c>
       <c r="C128" t="s" s="4">
-        <v>267</v>
+        <v>223</v>
       </c>
       <c r="D128" t="s">
-        <v>130</v>
+        <v>87</v>
       </c>
       <c r="E128" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F128" t="s">
-        <v>168</v>
+        <v>124</v>
       </c>
       <c r="G128" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H128" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>268</v>
+        <v>224</v>
       </c>
       <c r="C129" t="inlineStr" s="4">
         <is>
           <t>6596Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для індивідуального садівництва</t>
         </is>
       </c>
       <c r="D129" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="E129" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F129" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="G129" t="s">
-        <v>155</v>
+        <v>112</v>
       </c>
       <c r="H129" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>269</v>
+        <v>225</v>
       </c>
       <c r="C130" t="inlineStr" s="4">
         <is>
           <t>6597Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D130" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E130" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F130" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="G130" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H130" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>270</v>
+        <v>226</v>
       </c>
       <c r="C131" t="inlineStr" s="4">
         <is>
           <t>6598Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення меж земельних ділянок в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D131" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E131" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F131" t="s">
-        <v>163</v>
+        <v>119</v>
       </c>
       <c r="G131" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H131" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>271</v>
+        <v>227</v>
       </c>
       <c r="C132" t="inlineStr" s="4">
         <is>
           <t>6599Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для ведення товарного сільськогосподарського виробництва  </t>
         </is>
       </c>
       <c r="D132" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E132" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F132" t="s">
-        <v>272</v>
+        <v>228</v>
       </c>
       <c r="G132" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H132" t="s">
-        <v>117</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>74</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>273</v>
+        <v>229</v>
       </c>
       <c r="C133" t="inlineStr" s="4">
         <is>
           <t>6600Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для будівництва та обслуговування багатоквартирного житлового будинку  </t>
         </is>
       </c>
       <c r="D133" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E133" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F133" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G133" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H133" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>274</v>
+        <v>230</v>
       </c>
       <c r="C134" t="inlineStr" s="4">
         <is>
           <t>6601Про надання дозволу КП «Фермерське господарство «Тарком» Дрогобицької міської ради на розроблення проєкту землеустрою щодо відведення земельних ділянок</t>
         </is>
       </c>
       <c r="D134" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E134" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F134" t="s">
-        <v>195</v>
+        <v>151</v>
       </c>
       <c r="G134" t="s">
-        <v>155</v>
+        <v>112</v>
       </c>
       <c r="H134" t="s">
-        <v>100</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>57</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>275</v>
+        <v>231</v>
       </c>
       <c r="C135" t="inlineStr" s="4">
         <is>
           <t>6602Про передачу у постійне користування земельних ділянок КП «Фермерське господарство «Тарком» Дрогобицької міської ради</t>
         </is>
       </c>
       <c r="D135" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E135" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F135" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="G135" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H135" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>276</v>
+        <v>232</v>
       </c>
       <c r="C136" t="s" s="4">
-        <v>277</v>
+        <v>233</v>
       </c>
       <c r="D136" t="s">
-        <v>130</v>
+        <v>87</v>
       </c>
       <c r="E136" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F136" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G136" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H136" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>278</v>
+        <v>234</v>
       </c>
       <c r="C137" t="inlineStr" s="4">
         <is>
           <t>6604Про передачу у постійне користування земельних ділянок КП «Фермерське господарство «Тарком» Дрогобицької міської ради</t>
         </is>
       </c>
       <c r="D137" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137" t="s">
+        <v>79</v>
+      </c>
+      <c r="G137" t="s">
+        <v>112</v>
+      </c>
+      <c r="H137" t="s">
         <v>47</v>
-      </c>
-[...124 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>279</v>
+        <v>235</v>
       </c>
       <c r="C138" t="s" s="4">
-        <v>280</v>
+        <v>236</v>
       </c>
       <c r="D138" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E138" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F138" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G138" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H138" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>281</v>
+        <v>237</v>
       </c>
       <c r="C139" t="inlineStr" s="4">
         <is>
           <t>6606Про припинення права постійного користування земельною ділянкою та надання згоди на виготовлення технічної документації з землеустрою щодо поділу та об’єднання земельної ділянки</t>
         </is>
       </c>
       <c r="D139" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E139" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F139" t="s">
-        <v>168</v>
+        <v>124</v>
       </c>
       <c r="G139" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H139" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>282</v>
+        <v>238</v>
       </c>
       <c r="C140" t="s" s="4">
-        <v>283</v>
+        <v>239</v>
       </c>
       <c r="D140" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E140" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F140" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="G140" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H140" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>284</v>
+        <v>240</v>
       </c>
       <c r="C141" t="inlineStr" s="4">
         <is>
           <t>6608Про внесення змін до рішення №416 від 8 червня 2021 року «Про затвердження у новій редакції Порядку  визначення та відшкодування Дрогобицькій міській раді збитків, заподіяних  внаслідок</t>
         </is>
       </c>
       <c r="D141" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E141" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F141" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G141" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H141" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>285</v>
+        <v>241</v>
       </c>
       <c r="C142" t="inlineStr" s="4">
         <is>
           <t>6609Про включення в перелік земельних ділянок несільськогосподарського призначення, які підлягають продажу у власність у м. Дрогобичі</t>
         </is>
       </c>
       <c r="D142" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142" t="s">
+        <v>242</v>
+      </c>
+      <c r="G142" t="s">
+        <v>10</v>
+      </c>
+      <c r="H142" t="s">
         <v>47</v>
-      </c>
-[...124 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>287</v>
+        <v>243</v>
       </c>
       <c r="C143" t="s" s="4">
-        <v>288</v>
+        <v>244</v>
       </c>
       <c r="D143" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E143" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F143" t="s">
-        <v>168</v>
+        <v>124</v>
       </c>
       <c r="G143" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H143" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>289</v>
+        <v>245</v>
       </c>
       <c r="C144" t="s" s="4">
-        <v>290</v>
+        <v>246</v>
       </c>
       <c r="D144" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E144" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F144" t="s">
-        <v>286</v>
+        <v>242</v>
       </c>
       <c r="G144" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H144" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>291</v>
+        <v>247</v>
       </c>
       <c r="C145" t="s" s="4">
-        <v>292</v>
+        <v>248</v>
       </c>
       <c r="D145" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="E145" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F145" t="s">
-        <v>286</v>
+        <v>242</v>
       </c>
       <c r="G145" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H145" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>293</v>
+        <v>249</v>
       </c>
       <c r="C146" t="inlineStr" s="4">
         <is>
           <t>6615Про обсяг заборгованості з різниці  в тарифах по комунальним підприємствам Дрогобицької міської ради</t>
         </is>
       </c>
       <c r="D146" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E146" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F146" t="s">
-        <v>114</v>
+        <v>71</v>
       </c>
       <c r="G146" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H146" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>294</v>
+        <v>250</v>
       </c>
       <c r="C147" t="s" s="4">
-        <v>295</v>
+        <v>251</v>
       </c>
       <c r="D147" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E147" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F147" t="s">
-        <v>168</v>
+        <v>124</v>
       </c>
       <c r="G147" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H147" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>296</v>
+        <v>252</v>
       </c>
       <c r="C148" t="s" s="4">
-        <v>297</v>
+        <v>253</v>
       </c>
       <c r="D148" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E148" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F148" t="s">
-        <v>298</v>
+        <v>254</v>
       </c>
       <c r="G148" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H148" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>299</v>
+        <v>255</v>
       </c>
       <c r="C149" t="inlineStr" s="4">
         <is>
           <t>6620Про затвердження Програми забезпечення умов діяльності депутатів Дрогобицької міської ради на 2022 рік</t>
         </is>
       </c>
       <c r="D149" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E149" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F149" t="s">
-        <v>168</v>
+        <v>124</v>
       </c>
       <c r="G149" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H149" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>300</v>
+        <v>256</v>
       </c>
       <c r="C150" t="inlineStr" s="4">
         <is>
           <t>6621Про затвердження Комплексної програми « Молодь Дрогобицької територіальної громади на 2022-2026 роки»  </t>
         </is>
       </c>
       <c r="D150" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E150" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F150" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="G150" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H150" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>301</v>
+        <v>257</v>
       </c>
       <c r="C151" t="inlineStr" s="4">
         <is>
           <t>6622 Про затвердження Програми забезпечення зубного протезування пільгової категорії населення Дрогобицької міської територіальної громади на 2022 рік</t>
         </is>
       </c>
       <c r="D151" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E151" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F151" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="G151" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H151" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>302</v>
+        <v>258</v>
       </c>
       <c r="C152" t="inlineStr" s="4">
         <is>
           <t>6623Про затвердження Порядку виплати одноразової грошової компенсації на оплату житлово-комунальних послуг</t>
         </is>
       </c>
       <c r="D152" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E152" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F152" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G152" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H152" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>303</v>
+        <v>259</v>
       </c>
       <c r="C153" t="inlineStr" s="4">
         <is>
           <t>6624Про затвердження Програми «Експлуатація та технічне обслуговування житлового фонду на 2022 рік».</t>
         </is>
       </c>
       <c r="D153" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E153" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F153" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="G153" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H153" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>304</v>
+        <v>260</v>
       </c>
       <c r="C154" t="inlineStr" s="4">
         <is>
           <t>6625Про затвердження заходів на 2022 рік до Комплексної Програми «Дрогобич - місто Івана Франка»  на 2015-2025 роки в м. Дрогобичі»</t>
         </is>
       </c>
       <c r="D154" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E154" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F154" t="s">
-        <v>163</v>
+        <v>119</v>
       </c>
       <c r="G154" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H154" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>305</v>
+        <v>261</v>
       </c>
       <c r="C155" t="inlineStr" s="4">
         <is>
           <t>6626Про затвердження Програми сприяння виконанню рішень судів, інших виконавчих документів   та сплати судового збору на 2022 рік  </t>
         </is>
       </c>
       <c r="D155" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E155" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F155" t="s">
-        <v>163</v>
+        <v>119</v>
       </c>
       <c r="G155" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H155" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>306</v>
+        <v>262</v>
       </c>
       <c r="C156" t="inlineStr" s="4">
         <is>
           <t>6627Про затвердження Програми фінансової підтримки Комунального підприємства «Муніципальна варта» Дрогобицької міської ради на 2022р.</t>
         </is>
       </c>
       <c r="D156" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E156" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F156" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="G156" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H156" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>307</v>
+        <v>263</v>
       </c>
       <c r="C157" t="inlineStr" s="4">
         <is>
           <t>6628Про затвердження Програми фінансової  підтримки виробників молочної продукції Дрогобицької міської територіальної громади</t>
         </is>
       </c>
       <c r="D157" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E157" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F157" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G157" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H157" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>308</v>
+        <v>264</v>
       </c>
       <c r="C158" t="inlineStr" s="4">
         <is>
           <t>6629Про затвердження Програми  літнього дозвілля дітей соціальних категорій та інших дітей, які не залучені до відпочинку та оздоровлення у  літніх таборах під час літніх канікул «За крок від</t>
         </is>
       </c>
       <c r="D158" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E158" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F158" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G158" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H158" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>309</v>
+        <v>265</v>
       </c>
       <c r="C159" t="inlineStr" s="4">
         <is>
           <t>6630Про затвердження Програми покриття вартості комунальних послуг та енергоносіїв комунальних закладів охорони здоров`я Дрогобицької міської територіальної громади на 2022 р.  </t>
         </is>
       </c>
       <c r="D159" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E159" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F159" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="G159" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H159" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>310</v>
+        <v>266</v>
       </c>
       <c r="C160" t="inlineStr" s="4">
         <is>
           <t>6631Про затвердження Програми забезпечення реалізації заходів з фізичної культури та спорту на 2022-2024 роки</t>
         </is>
       </c>
       <c r="D160" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E160" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F160" t="s">
-        <v>195</v>
+        <v>151</v>
       </c>
       <c r="G160" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H160" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>311</v>
+        <v>267</v>
       </c>
       <c r="C161" t="inlineStr" s="4">
         <is>
           <t>6632Про затвердження міської цільової програми Дрогобицької міської ради «Шкільний громадський бюджет Дрогобицької  міської територіальної громади» на 2022 рік</t>
         </is>
       </c>
       <c r="D161" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E161" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F161" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="G161" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H161" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>312</v>
+        <v>268</v>
       </c>
       <c r="C162" t="s" s="4">
-        <v>313</v>
+        <v>269</v>
       </c>
       <c r="D162" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E162" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F162" t="s">
-        <v>163</v>
+        <v>119</v>
       </c>
       <c r="G162" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H162" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>314</v>
+        <v>270</v>
       </c>
       <c r="C163" t="s" s="4">
-        <v>315</v>
+        <v>271</v>
       </c>
       <c r="D163" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E163" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F163" t="s">
-        <v>163</v>
+        <v>119</v>
       </c>
       <c r="G163" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H163" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>316</v>
+        <v>272</v>
       </c>
       <c r="C164" t="inlineStr" s="4">
         <is>
           <t>6635Про використання коштів із резервного фонду бюджету Дрогобицької територальної громади у 2021 році.</t>
         </is>
       </c>
       <c r="D164" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E164" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F164" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="G164" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H164" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>317</v>
+        <v>273</v>
       </c>
       <c r="C165" t="inlineStr" s="4">
         <is>
           <t>6636Про затвердження Місцевої програми розвитку водного господарства та екологічного оздоровлення водних об’єктів, розташованих на території Дрогобицької міської територіальної громади на</t>
         </is>
       </c>
       <c r="D165" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E165" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F165" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G165" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H165" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>318</v>
+        <v>274</v>
       </c>
       <c r="C166" t="inlineStr" s="4">
         <is>
           <t>6637Про реорганізацію шляхом приєднання КНП «Дрогобицька міська лікарня № 5» ДМР до КНП «Дрогобицька міська поліклініка» ДМР</t>
         </is>
       </c>
       <c r="D166" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166" t="s">
+        <v>79</v>
+      </c>
+      <c r="G166" t="s">
+        <v>10</v>
+      </c>
+      <c r="H166" t="s">
         <v>47</v>
-      </c>
-[...124 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>319</v>
+        <v>275</v>
       </c>
       <c r="C167" t="inlineStr" s="4">
         <is>
           <t>6638Про реорганізацію шляхом приєднання КНП «Дрогобицька міська стоматологічна поліклініка» ДМР до КНП «Дрогобицька міська поліклініка» ДМР</t>
         </is>
       </c>
       <c r="D167" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E167" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F167" t="s">
-        <v>114</v>
+        <v>71</v>
       </c>
       <c r="G167" t="s">
-        <v>242</v>
+        <v>198</v>
       </c>
       <c r="H167" t="s">
-        <v>100</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>57</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>320</v>
+        <v>276</v>
       </c>
       <c r="C168" t="s" s="4">
-        <v>321</v>
+        <v>277</v>
       </c>
       <c r="D168" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E168" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F168" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="G168" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H168" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>322</v>
+        <v>278</v>
       </c>
       <c r="C169" t="s" s="4">
-        <v>323</v>
+        <v>279</v>
       </c>
       <c r="D169" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E169" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F169" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G169" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H169" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>324</v>
+        <v>280</v>
       </c>
       <c r="C170" t="s" s="4">
-        <v>325</v>
+        <v>281</v>
       </c>
       <c r="D170" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E170" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F170" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G170" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H170" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>326</v>
+        <v>282</v>
       </c>
       <c r="C171" t="inlineStr" s="4">
         <is>
           <t>6642Про включення до Переліку першого типу об’єктів комунальної власності Дрогобицької міської територіальної громади, які підлягають передачі в оренду шляхом проведення аукціону</t>
         </is>
       </c>
       <c r="D171" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E171" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F171" t="s">
-        <v>247</v>
+        <v>203</v>
       </c>
       <c r="G171" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H171" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>327</v>
+        <v>283</v>
       </c>
       <c r="C172" t="s" s="4">
-        <v>328</v>
+        <v>284</v>
       </c>
       <c r="D172" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E172" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F172" t="s">
-        <v>168</v>
+        <v>124</v>
       </c>
       <c r="G172" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H172" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>329</v>
+        <v>285</v>
       </c>
       <c r="C173" t="inlineStr" s="4">
         <is>
           <t>6644Про прийняття основних засобів, які закріплені за Доброгостівською дитячою музичною школою  </t>
         </is>
       </c>
       <c r="D173" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E173" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F173" t="s">
-        <v>195</v>
+        <v>151</v>
       </c>
       <c r="G173" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H173" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>330</v>
+        <v>286</v>
       </c>
       <c r="C174" t="inlineStr" s="4">
         <is>
           <t>6645Про відмову у наданні дозволів на виготовлення проектів землеустрою щодо відведення земельних ділянок, у затвердженні матеріалів з виготовлення проектів землеустрою щодо відведення</t>
         </is>
       </c>
       <c r="D174" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E174" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F174" t="s">
-        <v>177</v>
+        <v>133</v>
       </c>
       <c r="G174" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H174" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>331</v>
+        <v>287</v>
       </c>
       <c r="C175" t="s" s="4">
-        <v>332</v>
+        <v>288</v>
       </c>
       <c r="D175" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E175" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F175" t="s">
-        <v>286</v>
+        <v>242</v>
       </c>
       <c r="G175" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H175" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>333</v>
+        <v>289</v>
       </c>
       <c r="C176" t="inlineStr" s="4">
         <is>
           <t>6647Про затвердження матеріалів   проектів землеустрою щодо відведення земельних ділянок та передачу у власність земельних ділянок для ведення особистого селянського господарства</t>
         </is>
       </c>
       <c r="D176" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E176" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F176" t="s">
-        <v>177</v>
+        <v>133</v>
       </c>
       <c r="G176" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H176" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>334</v>
+        <v>290</v>
       </c>
       <c r="C177" t="inlineStr" s="4">
         <is>
           <t>6648Про затвердження матеріалів   проектів землеустрою щодо відведення земельних ділянок та передачу у власність земельних ділянок на вул. Парковій</t>
         </is>
       </c>
       <c r="D177" t="s">
-        <v>229</v>
+        <v>185</v>
       </c>
       <c r="E177" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F177" t="s">
-        <v>195</v>
+        <v>151</v>
       </c>
       <c r="G177" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H177" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>335</v>
+        <v>291</v>
       </c>
       <c r="C178" t="inlineStr" s="4">
         <is>
           <t>6649Про затвердження матеріалів   проектів землеустрою щодо відведення земельних ділянок та передачу у власність земельних ділянок для будівництва та обслуговування житлового будинку</t>
         </is>
       </c>
       <c r="D178" t="s">
-        <v>229</v>
+        <v>185</v>
       </c>
       <c r="E178" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F178" t="s">
-        <v>168</v>
+        <v>124</v>
       </c>
       <c r="G178" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H178" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>336</v>
+        <v>292</v>
       </c>
       <c r="C179" t="inlineStr" s="4">
         <is>
           <t>6650Про затвердження технічної документації з землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) та передачу у власність земельних ділянок</t>
         </is>
       </c>
       <c r="D179" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E179" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F179" t="s">
-        <v>127</v>
+        <v>84</v>
       </c>
       <c r="G179" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H179" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>337</v>
+        <v>293</v>
       </c>
       <c r="C180" t="inlineStr" s="4">
         <is>
           <t>6651Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок на вул. Парковій</t>
         </is>
       </c>
       <c r="D180" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E180" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F180" t="s">
-        <v>195</v>
+        <v>151</v>
       </c>
       <c r="G180" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H180" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>338</v>
+        <v>294</v>
       </c>
       <c r="C181" t="inlineStr" s="4">
         <is>
           <t>6652Про надання дозволу на виготовлення проектів землеустрою щодо відведення земельних ділянок для будівництва індивідуального гаражу</t>
         </is>
       </c>
       <c r="D181" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E181" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F181" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="G181" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H181" t="s">
-        <v>100</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>57</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>339</v>
+        <v>295</v>
       </c>
       <c r="C182" t="inlineStr" s="4">
         <is>
           <t>6653Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для будівництва та обслуговування житлового будинку, господарських будівель і споруд</t>
         </is>
       </c>
       <c r="D182" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E182" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F182" t="s">
-        <v>112</v>
+        <v>69</v>
       </c>
       <c r="G182" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H182" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>53</v>
+        <v>11</v>
       </c>
     </row>
     <row r="183">
       <c r="A183"/>
       <c r="B183"/>
       <c r="C183"/>
       <c r="D183"/>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183"/>
-      <c r="I183" t="s">
-[...115 lines deleted...]
-      </c>
     </row>
     <row r="184">
       <c r="A184"/>
       <c r="B184"/>
       <c r="C184"/>
       <c r="D184"/>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184"/>
-      <c r="I184" t="s">
-[...115 lines deleted...]
-      </c>
     </row>
     <row r="185">
       <c r="A185"/>
       <c r="B185"/>
       <c r="C185"/>
       <c r="D185"/>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185"/>
-      <c r="I185" t="s">
-[...115 lines deleted...]
-      </c>
     </row>
     <row r="186">
       <c r="A186"/>
       <c r="B186"/>
       <c r="C186"/>
       <c r="D186"/>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186"/>
-      <c r="I186" t="s">
-[...115 lines deleted...]
-      </c>
     </row>
     <row r="187">
       <c r="A187"/>
       <c r="B187"/>
       <c r="C187"/>
       <c r="D187"/>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187"/>
-      <c r="I187" t="s">
-[...115 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>