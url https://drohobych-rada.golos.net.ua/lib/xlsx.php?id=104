--- v0 (2025-12-16)
+++ v1 (2026-09-09)
@@ -9,235 +9,109 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>XIV сесія VIII скликання</t>
   </si>
   <si>
     <t>Дрогобицька міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
-    <t>Андрухів Андрій Васильович</t>
-[...115 lines deleted...]
-  <si>
     <t>07.10.21  10:23:04</t>
   </si>
   <si>
     <t>6307Про затвердження порядку денного ХІУ позачергової сесії Дрогобицької міської ради</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 28</t>
   </si>
   <si>
     <t>Проти: 0</t>
   </si>
   <si>
     <t>Утримались: 0</t>
   </si>
   <si>
-    <t>Не голос.</t>
-[...4 lines deleted...]
-  <si>
     <t>07.10.21  10:24:13</t>
   </si>
   <si>
     <t>6308Зняти з розгляду питання 6.1, 6.3</t>
   </si>
   <si>
     <t>За поправку / пропозицію</t>
   </si>
   <si>
     <t>07.10.21  10:25:11</t>
   </si>
   <si>
     <t>6309Про затвердження порядку денного ХІУ позачергової сесії Дрогобицької міської ради</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>За: 27</t>
   </si>
   <si>
-    <t>Відсут.</t>
-[...1 lines deleted...]
-  <si>
     <t>07.10.21  10:26:18</t>
   </si>
   <si>
     <t>За: 26</t>
   </si>
   <si>
     <t>07.10.21  10:28:29</t>
   </si>
   <si>
     <t>6311внести зміни: замість 6 од. читати 2 одиниці ( у п. 1)</t>
   </si>
   <si>
     <t>07.10.21  10:29:03</t>
   </si>
   <si>
     <t>07.10.21  10:30:35</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>07.10.21  10:31:30</t>
   </si>
   <si>
     <t>07.10.21  10:33:12</t>
@@ -297,5343 +171,1023 @@
     <t>6328у п. 4 читати; 7 років</t>
   </si>
   <si>
     <t>07.10.21  10:45:17</t>
   </si>
   <si>
     <t>07.10.21  10:46:06</t>
   </si>
   <si>
     <t>07.10.21  10:46:54</t>
   </si>
   <si>
     <t>07.10.21  10:47:46</t>
   </si>
   <si>
     <t>07.10.21  10:48:38</t>
   </si>
   <si>
     <t>07.10.21  10:49:22</t>
   </si>
   <si>
     <t>07.10.21  10:49:59</t>
   </si>
   <si>
     <t>07.10.21  10:50:47</t>
-  </si>
-[...64 lines deleted...]
-    <t>Відсут.: 4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AU36"/>
+  <dimension ref="A1:H36"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...39 lines deleted...]
-    <col min="47" max="47" width="45"/>
+    <col min="7" max="7" width="14"/>
+    <col min="8" max="8" width="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="G1"/>
       <c r="H1"/>
-      <c r="I1" t="s" s="3">
-[...115 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>44</v>
+        <v>5</v>
       </c>
       <c r="C2" t="s" s="4">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="D2" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E2" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F2" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G2" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H2" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="C3" t="s" s="4">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F3" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G3" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H3" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s" s="4">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F4" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="G4" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H4" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>6310Про внесення змін в рішення Дрогобицької міської ради від 05.03.2021 № 170 «Про затвердження структури Дрогобицької міської ради, загальної чисельності»</t>
         </is>
       </c>
       <c r="D5" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E5" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F5" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G5" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H5" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s" s="4">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F6" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="G6" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H6" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>6312Про внесення змін в рішення Дрогобицької міської ради від 05.03.2021 № 170 «Про затвердження структури Дрогобицької міської ради, загальної чисельності»</t>
         </is>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F7" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G7" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H7" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>6313Про затвердження Програми «Проведення польових і камеральних робіт з базового лісовпорядкування на 2021р.»</t>
         </is>
       </c>
       <c r="D8" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F8" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="G8" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H8" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
           <t>6314Про внесення змін  до  рішення Дрогобицької міської ради від 22.04.2021 № 300 «Про зміну засновника та затвердження у новій редакції статуту комунального сільськогосподарського підприємства</t>
         </is>
       </c>
       <c r="D9" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F9" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G9" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H9" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
           <t>6315Про передачу основних засобів комунальногопідприємства «Стебниктеплоенерго» Дрогобицької міської ради на баланс комунального підприємства «Дрогобичтеплоенерго»</t>
         </is>
       </c>
       <c r="D10" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G10" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
           <t>6316Про включення в перелік об’єктів комунальної власності, які підлягають продажу на конкурентних засадах шляхом проведення електронного аукціону</t>
         </is>
       </c>
       <c r="D11" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F11" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G11" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H11" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s" s="4">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F12" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H12" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>6318Про затвердження матеріалів проекту землеустрою щодо відведення земельної ділянки у межах вул. П. Орлика, В. Великого, Паркова</t>
         </is>
       </c>
       <c r="D13" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F13" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="G13" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H13" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>6319Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки для будівництва та  обслуговування багатоквартирного житлового будинку  (КВЦПЗ  02.03), що розташована:</t>
         </is>
       </c>
       <c r="D14" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F14" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G14" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H14" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>6320Про включення в перелік земельних ділянок, що підлягають продажу на земельних торгах у формі електронного аукціону, земельної ділянки на вул. В. Великого-Коновальця</t>
         </is>
       </c>
       <c r="D15" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F15" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G15" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H15" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>77</v>
+        <v>35</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
           <t>6321Про включення в перелік земельних ділянок, право оренди яких підлягає продажу на земельних торгах у формі електронного аукціону, земельної ділянки на вул. В. Великого у м. Дрогобичі</t>
         </is>
       </c>
       <c r="D16" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F16" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G16" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H16" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
           <t>6322Про включення в перелік земельних ділянок, що підлягають продажу на земельних торгах у формі електронного аукціону</t>
         </is>
       </c>
       <c r="D17" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F17" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G17" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H17" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
           <t>6323Про затвердження проекту землеустрою щодо відведення земельної ділянки для будівництва та  обслуговування   інших   будівель громадської забудови  (КВЦПЗ 03.15), що розташована: Львівська</t>
         </is>
       </c>
       <c r="D18" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F18" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="G18" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H18" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
           <t>6324Про затвердження проекту землеустрою щодо відведення земельної ділянки для іншого сільськогосподарського призначення (КВЦПЗ 01.13), що розташована: Львівська область, Дрогобицький район, м.</t>
         </is>
       </c>
       <c r="D19" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F19" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="G19" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H19" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
           <t>6325Про затвердження проекту землеустрою щодо відведення земельної ділянки для ведення товарного сільськогосподарського виробництва у  (КВЦПЗ 01.01), що розташована: Львівська область,</t>
         </is>
       </c>
       <c r="D20" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F20" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G20" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H20" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
           <t>6326Про затвердження проекту землеустрою щодо відведення земельної ділянки для ведення товарного сільськогосподарського виробництва у  (КВЦПЗ 01.01), що розташована: Львівська область,</t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
-        <v>83</v>
+        <v>41</v>
       </c>
       <c r="F21" t="s">
-        <v>84</v>
+        <v>42</v>
       </c>
       <c r="G21" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H21" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>85</v>
+        <v>43</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>6327Про затвердження проекту землеустрою щодо відведення земельної ділянки для ведення товарного сільськогосподарського виробництва у  (КВЦПЗ 01.01), що розташована: Львівська область,</t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E22" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F22" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G22" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H22" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>44</v>
       </c>
       <c r="C23" t="s" s="4">
-        <v>87</v>
+        <v>45</v>
       </c>
       <c r="D23" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E23" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F23" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G23" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H23" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>46</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>6329Про затвердження проекту землеустрою щодо відведення земельної ділянки для ведення товарного сільськогосподарського виробництва у  (КВЦПЗ 01.01), що розташована: Львівська область,</t>
         </is>
       </c>
       <c r="D24" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F24" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="G24" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H24" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
           <t>6330Про затвердження проекту землеустрою щодо відведення земельної ділянки для будівництва та  обслуговування   інших   будівель громадської забудови  (КВЦПЗ 03.15), що розташована: Львівська</t>
         </is>
       </c>
       <c r="D25" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E25" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F25" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G25" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H25" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
           <t>6331Про затвердження проекту землеустрою щодо відведення земельної ділянки, цільове призначення якої змінюється, для будівництва та обслуговування будівель торгівлі  (КВЦПЗ 03.07), що</t>
         </is>
       </c>
       <c r="D26" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F26" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G26" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H26" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
           <t>6332Про затвердження звіту про експертну грошову оцінку, включення до переліку земельних ділянок, які виставляються на земельні торги окремими лотами, встановлення стартової ціни та продаж</t>
         </is>
       </c>
       <c r="D27" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E27" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F27" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G27" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H27" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>92</v>
+        <v>50</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>6333Про затвердження звіту про експертну грошову оцінку, включення до переліку земельних ділянок, які виставляються на земельні торги окремими лотами, встановлення стартової ціни та продаж</t>
         </is>
       </c>
       <c r="D28" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F28" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G28" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H28" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>93</v>
+        <v>51</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>6334Про продаж на конкурентних засадах (на земельних торгах у формі електронного аукціону) земельно ї ділянки площею 0,24 га,   кадастровий номер 4610600000:01:028:0181 для будівництва та обслуговування</t>
         </is>
       </c>
       <c r="D29" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E29" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F29" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="G29" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H29" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>94</v>
+        <v>52</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>6335Про включення в перелік земельної ділянки,що підлягає продажу на земельних торгах у формі електронного аукціону, та надання дозволу на виготовлення проекту землеустрою щодо відведення</t>
         </is>
       </c>
       <c r="D30" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F30" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G30" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H30" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>95</v>
+        <v>53</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>6336Про продаж права оренди на конкурентних засадах (на земельних торгах у формі електронного аукціону) на земельну ділянку площею 2,8 га,  кадастровий номер 4610600000:01:058:0024 для будівництва та</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E31" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F31" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G31" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H31" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
-      <c r="I32" t="s">
-[...115 lines deleted...]
-      </c>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
-      <c r="I33" t="s">
-[...115 lines deleted...]
-      </c>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34" t="s">
-[...115 lines deleted...]
-      </c>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
-      <c r="I35" t="s">
-[...115 lines deleted...]
-      </c>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
-      <c r="I36" t="s">
-[...115 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>