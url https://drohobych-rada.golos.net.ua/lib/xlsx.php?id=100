--- v0 (2025-12-16)
+++ v1 (2026-09-09)
@@ -9,223 +9,97 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="398" uniqueCount="398">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="278">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>X сесія VIII скликання</t>
   </si>
   <si>
     <t>Дрогобицька міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
-    <t>Андрухів Андрій Васильович</t>
-[...115 lines deleted...]
-  <si>
     <t>24.06.21  09:29:15</t>
   </si>
   <si>
     <t>5889Про затвердження порядку денного Х сесії Дрогобицької міської ради</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 30</t>
   </si>
   <si>
     <t>Проти: 0</t>
   </si>
   <si>
     <t>Утримались: 0</t>
   </si>
   <si>
-    <t>Не голос.</t>
-[...4 lines deleted...]
-  <si>
     <t>24.06.21  09:34:04</t>
   </si>
   <si>
     <t>5894Про затвердження порядку денного Х сесії Дрогобицької міської ради</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
-    <t>Відсут.</t>
-[...1 lines deleted...]
-  <si>
     <t>24.06.21  09:35:33</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>За: 29</t>
   </si>
   <si>
     <t>24.06.21  09:36:29</t>
   </si>
   <si>
     <t>5897Про правонаступництво в частині податкових зобов’язань</t>
   </si>
   <si>
     <t>За: 28</t>
   </si>
   <si>
     <t>24.06.21  09:37:07</t>
   </si>
   <si>
     <t>24.06.21  09:38:18</t>
   </si>
   <si>
     <t>За: 27</t>
@@ -260,68 +134,62 @@
   <si>
     <t>За: 26</t>
   </si>
   <si>
     <t>24.06.21  09:52:08</t>
   </si>
   <si>
     <t>24.06.21  09:57:11</t>
   </si>
   <si>
     <t>5909на голосування п.п. 1.1.</t>
   </si>
   <si>
     <t>За поправку / пропозицію</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 0</t>
   </si>
   <si>
     <t>Утримались: 24</t>
   </si>
   <si>
-    <t>Утр.</t>
-[...1 lines deleted...]
-  <si>
     <t>24.06.21  09:58:17</t>
   </si>
   <si>
     <t>5910на голосування п.п. 1.2</t>
   </si>
   <si>
     <t>Проти: 3</t>
   </si>
   <si>
     <t>Утримались: 21</t>
   </si>
   <si>
-    <t>Проти</t>
-[...1 lines deleted...]
-  <si>
     <t>24.06.21  09:58:55</t>
   </si>
   <si>
     <t>5911на голосування п.п. 1.3</t>
   </si>
   <si>
     <t>За: 24</t>
   </si>
   <si>
     <t>Утримались: 3</t>
   </si>
   <si>
     <t>24.06.21  09:59:31</t>
   </si>
   <si>
     <t>За: 23</t>
   </si>
   <si>
     <t>Утримались: 2</t>
   </si>
   <si>
     <t>24.06.21  10:00:05</t>
   </si>
   <si>
     <t>5913Про зміну цільового призначення земельної ділянки</t>
@@ -975,23375 +843,4385 @@
     <t>08.07.21  11:32:17</t>
   </si>
   <si>
     <t>6053Про надання в оренду земельних ділянок</t>
   </si>
   <si>
     <t>08.07.21  11:33:11</t>
   </si>
   <si>
     <t>6054вилучити п.п. 1.4., 1.5, 1.6</t>
   </si>
   <si>
     <t>За: 3</t>
   </si>
   <si>
     <t>08.07.21  11:33:46</t>
   </si>
   <si>
     <t>6055Про надання в оренду земельних ділянок</t>
   </si>
   <si>
     <t>08.07.21  11:34:37</t>
   </si>
   <si>
     <t>6056Про передачу у власність земельних ділянок</t>
-  </si>
-[...226 lines deleted...]
-    <t>Відсут.: 23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AU160"/>
+  <dimension ref="A1:H160"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...39 lines deleted...]
-    <col min="47" max="47" width="45"/>
+    <col min="7" max="7" width="14"/>
+    <col min="8" max="8" width="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="G1"/>
       <c r="H1"/>
-      <c r="I1" t="s" s="3">
-[...115 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>44</v>
+        <v>5</v>
       </c>
       <c r="C2" t="s" s="4">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="D2" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E2" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F2" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G2" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H2" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="C3" t="s" s="4">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F3" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G3" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H3" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>5896Про  безкоштовну передачу товарно-матеріальних цінностей з балансу КП «Дрогобицька Лазня» Дрогобицької міської ради на баланс відділу освіти виконавчих органів Дрогобицької міської ради</t>
         </is>
       </c>
       <c r="D4" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F4" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G4" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H4" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s" s="4">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F5" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G5" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H5" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
           <t>5898Про порядок дотримання вимог встановленого рівня епідемічної небезпеки під час проведення сесії Дрогобицької міської ради  </t>
         </is>
       </c>
       <c r="D6" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F6" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G6" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H6" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>5899Про внесення змін у Програму охорони навколишнього природнього середовища міста Дрогобич на 2019-2021 роки</t>
         </is>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F7" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="G7" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H7" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>5900Про придбання житла власнику житлового будинку № 20, вул. Вишнева шоста, м. Стебник що потребує відселення з житлового будинку, який зруйнований внаслідок пожежі, яка склалася 19 лютого 2021 року</t>
         </is>
       </c>
       <c r="D8" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F8" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G8" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H8" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="C9" t="s" s="4">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F9" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G9" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H9" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
           <t>5902Про внесення змін у  Положення про матеріальне стимулювання працівників відділів виконавчих органів, управлінь та департаментів Дрогобицької міської ради</t>
         </is>
       </c>
       <c r="D10" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F10" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="C11" t="s" s="4">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E11" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F11" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G11" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H11" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>5904Про створення резервного фонду та затвердження Положення про використання коштів резервного фонду бюджету Дрогобицької міської територіальної громади  </t>
         </is>
       </c>
       <c r="D12" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E12" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F12" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G12" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H12" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>5905Про внесення змін в додаток до рішення Дрогобицької міської ради від 22. 01.2021 року № 105 «Про затвердження цільової програми захисту населення і території Дрогобицької міської територіальної</t>
         </is>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F13" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G13" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H13" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>5906Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ​​​​​​​ділянок загального користування</t>
         </is>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F14" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="G14" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H14" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>5907Про включення в перелік земельних ділянок несільськогосподарського призначення, які підлягають продажу у власність</t>
         </is>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E15" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F15" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="G15" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H15" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>77</v>
+        <v>35</v>
       </c>
       <c r="C16" t="s" s="4">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F16" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="G16" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H16" t="s">
-        <v>82</v>
-[...116 lines deleted...]
-        <v>83</v>
+        <v>40</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="C17" t="s" s="4">
-        <v>85</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F17" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="G17" t="s">
-        <v>86</v>
+        <v>43</v>
       </c>
       <c r="H17" t="s">
-        <v>87</v>
-[...116 lines deleted...]
-        <v>83</v>
+        <v>44</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="C18" t="s" s="4">
-        <v>90</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18" t="s">
         <v>47</v>
       </c>
-      <c r="F18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H18" t="s">
-        <v>92</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>93</v>
+        <v>49</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
           <t>5912Про включення в перелік земельних ділянок несільськогосподарського призначення, які підлягають продажу у власність</t>
         </is>
       </c>
       <c r="D19" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F19" t="s">
-        <v>94</v>
+        <v>50</v>
       </c>
       <c r="G19" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H19" t="s">
-        <v>95</v>
-[...28 lines deleted...]
-      <c r="R19" t="s" s="5">
         <v>51</v>
-      </c>
-[...85 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>96</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s" s="4">
-        <v>97</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F20" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="G20" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H20" t="s">
-        <v>87</v>
-[...116 lines deleted...]
-        <v>83</v>
+        <v>44</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
           <t>5914Про затвердження матеріалів проекту землеустрою щодо відведення земельної ділянки для будівництва та обслуговування багатоквартирного житлового будинку</t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F21" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G21" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H21" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>100</v>
+        <v>56</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>5915Про затвердження технічної документації з землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) та передачу у власність земельної ділянки для індивідуального</t>
         </is>
       </c>
       <c r="D22" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" t="s">
+        <v>38</v>
+      </c>
+      <c r="F22" t="s">
+        <v>57</v>
+      </c>
+      <c r="G22" t="s">
+        <v>10</v>
+      </c>
+      <c r="H22" t="s">
         <v>58</v>
-      </c>
-[...127 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>103</v>
+        <v>59</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t>5916Про затвердження технічної документації з землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) та передачу у власність земельних ділянок</t>
         </is>
       </c>
       <c r="D23" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E23" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F23" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="G23" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H23" t="s">
-        <v>105</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>61</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>5917Про затвердження проекту землеустрою щодо відведення земельної ділянки площею 0,9625 га по вул. Наливайка, включеної в перелік для продажу на земельних торгах у формі аукціону, та надання</t>
         </is>
       </c>
       <c r="D24" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E24" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F24" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G24" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H24" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>107</v>
+        <v>63</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
           <t>5918Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки під об’єктом нерухомого майна</t>
         </is>
       </c>
       <c r="D25" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E25" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F25" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G25" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H25" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>108</v>
+        <v>64</v>
       </c>
       <c r="C26" t="s" s="4">
-        <v>109</v>
+        <v>65</v>
       </c>
       <c r="D26" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E26" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F26" t="s">
-        <v>110</v>
+        <v>66</v>
       </c>
       <c r="G26" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H26" t="s">
-        <v>95</v>
-[...13 lines deleted...]
-      <c r="M26" t="s" s="5">
         <v>51</v>
-      </c>
-[...100 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>111</v>
+        <v>67</v>
       </c>
       <c r="C27" t="s" s="4">
-        <v>112</v>
+        <v>68</v>
       </c>
       <c r="D27" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E27" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F27" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G27" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H27" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>113</v>
+        <v>69</v>
       </c>
       <c r="C28" t="s" s="4">
-        <v>114</v>
+        <v>70</v>
       </c>
       <c r="D28" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E28" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F28" t="s">
-        <v>115</v>
+        <v>71</v>
       </c>
       <c r="G28" t="s">
-        <v>116</v>
+        <v>72</v>
       </c>
       <c r="H28" t="s">
-        <v>117</v>
-[...116 lines deleted...]
-        <v>83</v>
+        <v>73</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>118</v>
+        <v>74</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>5923Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки під об’єктом нерухомого майна</t>
         </is>
       </c>
       <c r="D29" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E29" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F29" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G29" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H29" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>119</v>
+        <v>75</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>5924Про надання згоди на виготовлення технічної документації з землеустрою щодо поділу та об’єднання земельних ділянок на вул. П. Орлика, 20</t>
         </is>
       </c>
       <c r="D30" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E30" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F30" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G30" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H30" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>120</v>
+        <v>76</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>5925Про надання згоди на виготовлення технічної документації з землеустрою щодо поділу та об’єднання земельних ділянок на вул. Бориславській, 30</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E31" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F31" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="G31" t="s">
-        <v>121</v>
+        <v>77</v>
       </c>
       <c r="H31" t="s">
-        <v>122</v>
-[...116 lines deleted...]
-        <v>88</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>123</v>
+        <v>79</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>5926Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки для будівництва та обслуговування багатоквартирного житлового будинку</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F32" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G32" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H32" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>124</v>
+        <v>80</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
           <t>5927Про надання дозволу на розроблення технічної документації із землеустрою  щодо поділу та об’єднання земельних ділянок на вул. Самбірській</t>
         </is>
       </c>
       <c r="D33" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E33" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F33" t="s">
-        <v>115</v>
+        <v>71</v>
       </c>
       <c r="G33" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H33" t="s">
-        <v>125</v>
-[...116 lines deleted...]
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>126</v>
+        <v>82</v>
       </c>
       <c r="C34" t="s" s="4">
-        <v>127</v>
+        <v>83</v>
       </c>
       <c r="D34" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E34" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F34" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G34" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H34" t="s">
-        <v>105</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>61</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>128</v>
+        <v>84</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
           <t>5929Про включення до  переліку  земельних ділянок, право оренди яких підлягає продажу на земельних торгах у формі аукціону, та надання дозволу на виготовлення проекту землеустрою щодо</t>
         </is>
       </c>
       <c r="D35" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E35" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F35" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G35" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H35" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>5930Про включення до  переліку земельних ділянок, право оренди яких підлягає продажу на земельних торгах у формі аукціону, та надання дозволу на виготовлення проекту землеустрою щодо</t>
         </is>
       </c>
       <c r="D36" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E36" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F36" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G36" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H36" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>130</v>
+        <v>86</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
           <t>5931 Про відмову у наданні дозволів на виготовлення проектів землеустрою щодо відведення земельних ділянок, у внесенні змін в рішення Дрогобицької міської ради, у наданні в оренду земельної</t>
         </is>
       </c>
       <c r="D37" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E37" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F37" t="s">
-        <v>131</v>
+        <v>87</v>
       </c>
       <c r="G37" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H37" t="s">
-        <v>132</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>88</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>133</v>
+        <v>89</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
           <t>5932Про затвердження складу комісії  з питань вирішення земельних спорів при  Дрогобицькій міській раді</t>
         </is>
       </c>
       <c r="D38" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E38" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F38" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G38" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H38" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>134</v>
+        <v>90</v>
       </c>
       <c r="C39" t="s" s="4">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="D39" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E39" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F39" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G39" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H39" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>136</v>
+        <v>92</v>
       </c>
       <c r="C40" t="s" s="4">
-        <v>137</v>
+        <v>93</v>
       </c>
       <c r="D40" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E40" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F40" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G40" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H40" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>138</v>
+        <v>94</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>5935Про затвердження складу комісії  з питань вирішення земельних спорів при  Дрогобицькій міській раді</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E41" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F41" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G41" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H41" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>139</v>
+        <v>95</v>
       </c>
       <c r="C42" t="s" s="4">
-        <v>140</v>
+        <v>96</v>
       </c>
       <c r="D42" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E42" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F42" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="G42" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H42" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>141</v>
+        <v>97</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>5937Про затвердження матеріалів проекту землеустрою щодо відведення земельної ділянки між вулицями Грабовського, Самбірська, Лішнянська, та пров. Тепличний</t>
         </is>
       </c>
       <c r="D43" t="s">
+        <v>16</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43" t="s">
+        <v>98</v>
+      </c>
+      <c r="G43" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" t="s">
         <v>58</v>
-      </c>
-[...127 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>143</v>
+        <v>99</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>5938 Про затвердження матеріалів  проектів землеустрою щодо відведення земельних ділянок для будівництва індивідуальних гаражів та передачу в оренду земельних ділянок</t>
         </is>
       </c>
       <c r="D44" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E44" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F44" t="s">
-        <v>144</v>
+        <v>100</v>
       </c>
       <c r="G44" t="s">
-        <v>116</v>
+        <v>72</v>
       </c>
       <c r="H44" t="s">
-        <v>145</v>
-[...116 lines deleted...]
-        <v>88</v>
+        <v>101</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>146</v>
+        <v>102</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>5939Про затвердження матеріалів  проектів землеустрою щодо відведення земельних ділянок та передачу у власність земельних ділянок</t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E45" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F45" t="s">
-        <v>115</v>
+        <v>71</v>
       </c>
       <c r="G45" t="s">
-        <v>147</v>
+        <v>103</v>
       </c>
       <c r="H45" t="s">
-        <v>125</v>
-[...116 lines deleted...]
-        <v>88</v>
+        <v>81</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>148</v>
+        <v>104</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
           <t>5940Про затвердження матеріалів проектів землеустрою щодо відведення земельних ділянок для індивідуального садівництва та передачу у власність земельних ділянок</t>
         </is>
       </c>
       <c r="D46" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E46" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F46" t="s">
-        <v>115</v>
+        <v>71</v>
       </c>
       <c r="G46" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H46" t="s">
-        <v>149</v>
-[...116 lines deleted...]
-        <v>83</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>150</v>
+        <v>106</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
           <t>5941Про затвердження проекту землеустрою щодо відведення земельної ділянки площею 2,8 га по вул. Трускавецькій, включеної до переліку  земельних ділянок, право оренди яких підлягає продажу на</t>
         </is>
       </c>
       <c r="D47" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E47" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F47" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="G47" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H47" t="s">
-        <v>105</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>61</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>151</v>
+        <v>107</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>5942Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки для будівництва  індивідуальних гаражів</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E48" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F48" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="G48" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H48" t="s">
-        <v>152</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>108</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>153</v>
+        <v>109</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
           <t>5943Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для будівництва та обслуговування житлового будинку, господарських будівель і споруд</t>
         </is>
       </c>
       <c r="D49" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E49" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F49" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="G49" t="s">
-        <v>147</v>
+        <v>103</v>
       </c>
       <c r="H49" t="s">
-        <v>152</v>
-[...116 lines deleted...]
-        <v>88</v>
+        <v>108</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>154</v>
+        <v>110</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
           <t>5944Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для індивідуального садівництва</t>
         </is>
       </c>
       <c r="D50" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E50" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F50" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="G50" t="s">
-        <v>147</v>
+        <v>103</v>
       </c>
       <c r="H50" t="s">
-        <v>152</v>
-[...116 lines deleted...]
-        <v>88</v>
+        <v>108</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>155</v>
+        <v>111</v>
       </c>
       <c r="C51" t="s" s="4">
-        <v>156</v>
+        <v>112</v>
       </c>
       <c r="D51" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E51" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F51" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G51" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H51" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>157</v>
+        <v>113</v>
       </c>
       <c r="C52" t="s" s="4">
-        <v>158</v>
+        <v>114</v>
       </c>
       <c r="D52" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E52" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F52" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="G52" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H52" t="s">
-        <v>105</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>61</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>159</v>
+        <v>115</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>5947Про надання дозволу на розроблення технічної документації із землеустрою по інвентаризації земельних ділянок  </t>
         </is>
       </c>
       <c r="D53" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E53" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F53" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G53" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H53" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>160</v>
+        <v>116</v>
       </c>
       <c r="C54" t="s" s="4">
-        <v>161</v>
+        <v>117</v>
       </c>
       <c r="D54" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E54" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F54" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G54" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H54" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>162</v>
+        <v>118</v>
       </c>
       <c r="C55" t="s" s="4">
-        <v>163</v>
+        <v>119</v>
       </c>
       <c r="D55" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E55" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F55" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="G55" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H55" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>164</v>
+        <v>120</v>
       </c>
       <c r="C56" t="s" s="4">
-        <v>165</v>
+        <v>121</v>
       </c>
       <c r="D56" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E56" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F56" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G56" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H56" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>166</v>
+        <v>122</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>5951Про передачу функцій замовника департаменту міського господарства Дрогобицької міської ради</t>
         </is>
       </c>
       <c r="D57" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E57" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F57" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G57" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H57" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>167</v>
+        <v>123</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>5952Про затвердження Положення про департамент міського господарства Дрогобицької міської ради (нова редакція)</t>
         </is>
       </c>
       <c r="D58" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E58" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F58" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="G58" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H58" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>168</v>
+        <v>124</v>
       </c>
       <c r="C59" t="s" s="4">
-        <v>169</v>
+        <v>125</v>
       </c>
       <c r="D59" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E59" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F59" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="G59" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H59" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>170</v>
+        <v>126</v>
       </c>
       <c r="C60" t="s" s="4">
-        <v>171</v>
+        <v>127</v>
       </c>
       <c r="D60" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E60" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F60" t="s">
-        <v>142</v>
+        <v>98</v>
       </c>
       <c r="G60" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H60" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>172</v>
+        <v>128</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
           <t>5955Про затвердження Статуту Дрогобицького муніципального чоловічого камерного хору «Боян Дрогобицький»</t>
         </is>
       </c>
       <c r="D61" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E61" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F61" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G61" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H61" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>173</v>
+        <v>129</v>
       </c>
       <c r="C62" t="s" s="4">
-        <v>174</v>
+        <v>130</v>
       </c>
       <c r="D62" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E62" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F62" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G62" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H62" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>175</v>
+        <v>131</v>
       </c>
       <c r="C63" t="inlineStr" s="4">
         <is>
           <t>5957Про затвердження Статуту Комунального закладу «Дрогобицький культурно-освітній центр  імені Івана Франка»</t>
         </is>
       </c>
       <c r="D63" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E63" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F63" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G63" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H63" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>176</v>
+        <v>132</v>
       </c>
       <c r="C64" t="s" s="4">
-        <v>177</v>
+        <v>133</v>
       </c>
       <c r="D64" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E64" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F64" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G64" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H64" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>178</v>
+        <v>134</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
           <t>5959Про затвердження Статуту Дрогобицької  дитячої музичної школи №2 імені Романа Сороки</t>
         </is>
       </c>
       <c r="D65" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E65" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F65" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G65" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H65" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>179</v>
+        <v>135</v>
       </c>
       <c r="C66" t="s" s="4">
-        <v>180</v>
+        <v>136</v>
       </c>
       <c r="D66" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E66" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F66" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="G66" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H66" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>181</v>
+        <v>137</v>
       </c>
       <c r="C67" t="s" s="4">
-        <v>182</v>
+        <v>138</v>
       </c>
       <c r="D67" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E67" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F67" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G67" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H67" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>183</v>
+        <v>139</v>
       </c>
       <c r="C68" t="s" s="4">
-        <v>184</v>
+        <v>140</v>
       </c>
       <c r="D68" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E68" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F68" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G68" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H68" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>185</v>
+        <v>141</v>
       </c>
       <c r="C69" t="s" s="4">
-        <v>186</v>
+        <v>142</v>
       </c>
       <c r="D69" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E69" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F69" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G69" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H69" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>187</v>
+        <v>143</v>
       </c>
       <c r="C70" t="s" s="4">
-        <v>188</v>
+        <v>144</v>
       </c>
       <c r="D70" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E70" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F70" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G70" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H70" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>189</v>
+        <v>145</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
           <t>5965Про затвердження нової редакції Програми «Охорона та збереження культурної спадщини Дрогобицької міської територіальної громади на 2021- 2025 роки»</t>
         </is>
       </c>
       <c r="D71" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E71" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F71" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G71" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H71" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>190</v>
+        <v>146</v>
       </c>
       <c r="C72" t="inlineStr" s="4">
         <is>
           <t>5966Про затвердження  нової редакції міської цільової програми «Підготовка та проведення загальноміських заходів управлінням культури та розвитку туризму виконавчих органів Дрогобицької</t>
         </is>
       </c>
       <c r="D72" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E72" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F72" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G72" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H72" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>191</v>
+        <v>147</v>
       </c>
       <c r="C73" t="inlineStr" s="4">
         <is>
           <t>5967Про затвердження у новій редакції заходів на 2021 рік до Комплексної Програми «Дрогобич – місто Івана Франка» на 2015-2025 роки в м. Дрогобичі»</t>
         </is>
       </c>
       <c r="D73" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E73" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F73" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="G73" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H73" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>192</v>
+        <v>148</v>
       </c>
       <c r="C74" t="inlineStr" s="4">
         <is>
           <t>5968Про затвердження Статуту комунального закладу Дрогобицької міської ради  «Заслужений Прикарпатський ансамбль пісні та танцю України «Верховина»  у новій редакції</t>
         </is>
       </c>
       <c r="D74" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E74" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F74" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="G74" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H74" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>193</v>
+        <v>149</v>
       </c>
       <c r="C75" t="s" s="4">
-        <v>194</v>
+        <v>150</v>
       </c>
       <c r="D75" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E75" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F75" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="G75" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H75" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>195</v>
+        <v>151</v>
       </c>
       <c r="C76" t="s" s="4">
-        <v>196</v>
+        <v>152</v>
       </c>
       <c r="D76" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E76" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F76" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G76" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H76" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>197</v>
+        <v>153</v>
       </c>
       <c r="C77" t="inlineStr" s="4">
         <is>
           <t>5971Про затвердження ліквідаційного балансу відділу культури та мистецтв виконавчих органів Дрогобицької міської ради</t>
         </is>
       </c>
       <c r="D77" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E77" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F77" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G77" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H77" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>198</v>
+        <v>154</v>
       </c>
       <c r="C78" t="s" s="4">
-        <v>199</v>
+        <v>155</v>
       </c>
       <c r="D78" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E78" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F78" t="s">
-        <v>200</v>
+        <v>156</v>
       </c>
       <c r="G78" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H78" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>201</v>
+        <v>157</v>
       </c>
       <c r="C79" t="s" s="4">
-        <v>202</v>
+        <v>158</v>
       </c>
       <c r="D79" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E79" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F79" t="s">
-        <v>203</v>
+        <v>159</v>
       </c>
       <c r="G79" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H79" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>204</v>
+        <v>160</v>
       </c>
       <c r="C80" t="s" s="4">
-        <v>205</v>
+        <v>161</v>
       </c>
       <c r="D80" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E80" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F80" t="s">
-        <v>203</v>
+        <v>159</v>
       </c>
       <c r="G80" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H80" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>206</v>
+        <v>162</v>
       </c>
       <c r="C81" t="inlineStr" s="4">
         <is>
           <t>5980Про затвердження нової редакції заходів на 2021 рік до Комплексної програми  `Дрогобич - місто Івана Франка` на 2015 - 2025 роки в м. Дрогобичі`</t>
         </is>
       </c>
       <c r="D81" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E81" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F81" t="s">
-        <v>207</v>
+        <v>163</v>
       </c>
       <c r="G81" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H81" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>208</v>
+        <v>164</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
           <t>5981Про внесення змін до рішення Дрогобицької міської ради «Про реорганізацію Гімназії № 15 імені Степана Бандери Дрогобицької міської ради Львівської області»</t>
         </is>
       </c>
       <c r="D82" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E82" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F82" t="s">
-        <v>207</v>
+        <v>163</v>
       </c>
       <c r="G82" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H82" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>209</v>
+        <v>165</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
           <t>5982Про закупівлю спеціального медичного обладнання комунальним некомерційним підприємством Дрогобицька лікарня № 1, визначення умов і способів  забезпечення виконання зобов`язань на</t>
         </is>
       </c>
       <c r="D83" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E83" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F83" t="s">
-        <v>203</v>
+        <v>159</v>
       </c>
       <c r="G83" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H83" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>210</v>
+        <v>166</v>
       </c>
       <c r="C84" t="inlineStr" s="4">
         <is>
           <t>5983Про внесення змін до рішення № 157 від 26.02.2021 року цільової програми профілактики злочинності та сприяння діяльності правоохоронних органів на території Дрогобицької територіальної громади</t>
         </is>
       </c>
       <c r="D84" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E84" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F84" t="s">
-        <v>207</v>
+        <v>163</v>
       </c>
       <c r="G84" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H84" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>211</v>
+        <v>167</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
           <t>5984Про включення в перелік першого типу  об’єктів комунальної власності Дрогобицької міської територіальної громади, які підлягають передачі в оренду  на конкурентних засадах шляхом</t>
         </is>
       </c>
       <c r="D85" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E85" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F85" t="s">
-        <v>212</v>
+        <v>168</v>
       </c>
       <c r="G85" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H85" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>213</v>
+        <v>169</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
           <t>5985Про підтвердження факту перебування об’єктів нерухомого майна в комунальній власності Дрогобицької міської територіальної громади</t>
         </is>
       </c>
       <c r="D86" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E86" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F86" t="s">
-        <v>212</v>
+        <v>168</v>
       </c>
       <c r="G86" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H86" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>214</v>
+        <v>170</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
           <t>5986  Про затвердження звітів про незалежну оцінку  об’єктів комунальної власності Дрогобицької  міської територіальної громади та про проведення електронного аукціону для продажу</t>
         </is>
       </c>
       <c r="D87" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E87" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F87" t="s">
-        <v>212</v>
+        <v>168</v>
       </c>
       <c r="G87" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H87" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>215</v>
+        <v>171</v>
       </c>
       <c r="C88" t="s" s="4">
-        <v>216</v>
+        <v>172</v>
       </c>
       <c r="D88" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E88" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F88" t="s">
-        <v>217</v>
+        <v>173</v>
       </c>
       <c r="G88" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H88" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>218</v>
+        <v>174</v>
       </c>
       <c r="C89" t="inlineStr" s="4">
         <is>
           <t>5988Про  передачу на баланс управлінню майна громади виконавчих органів  Дрогобицької міської ради матеріальних цінностей та заборгованості по орендній платі</t>
         </is>
       </c>
       <c r="D89" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E89" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F89" t="s">
-        <v>212</v>
+        <v>168</v>
       </c>
       <c r="G89" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H89" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>219</v>
+        <v>175</v>
       </c>
       <c r="C90" t="s" s="4">
-        <v>220</v>
+        <v>176</v>
       </c>
       <c r="D90" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E90" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F90" t="s">
-        <v>212</v>
+        <v>168</v>
       </c>
       <c r="G90" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H90" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>221</v>
+        <v>177</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
           <t>5990Про  передачу на баланс управлінню майна громади виконавчих органів  Дрогобицької міської ради матеріальних цінностей та заборгованості по орендній платі</t>
         </is>
       </c>
       <c r="D91" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E91" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F91" t="s">
-        <v>212</v>
+        <v>168</v>
       </c>
       <c r="G91" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H91" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>222</v>
+        <v>178</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
           <t>5991 Про надання дозволу  на створення  органу  самоорганізації населення «Млинки – КМДГ» мікрорайону Млинки м. Дрогобича</t>
         </is>
       </c>
       <c r="D92" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E92" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F92" t="s">
-        <v>217</v>
+        <v>173</v>
       </c>
       <c r="G92" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H92" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>223</v>
+        <v>179</v>
       </c>
       <c r="C93" t="inlineStr" s="4">
         <is>
           <t>5992 Про затвердження Статуту комунального підприємства «Муніципальна варта» Дрогобицької  міської ради у новій редакції.</t>
         </is>
       </c>
       <c r="D93" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E93" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F93" t="s">
-        <v>217</v>
+        <v>173</v>
       </c>
       <c r="G93" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H93" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>224</v>
+        <v>180</v>
       </c>
       <c r="C94" t="inlineStr" s="4">
         <is>
           <t>5993Про внесення змін до рішення Дрогобицької міської ради «Про затвердження Плану діяльності з підготовки проектів регуляторних актів на 2021 рік» №13 від 10.12.2020р.</t>
         </is>
       </c>
       <c r="D94" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E94" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F94" t="s">
-        <v>225</v>
+        <v>181</v>
       </c>
       <c r="G94" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H94" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>226</v>
+        <v>182</v>
       </c>
       <c r="C95" t="inlineStr" s="4">
         <is>
           <t>5994Про затвердження Порядку створення спостережної ради закладу охорони здоров`я та Положення про спостережну раду закладу охорони здоров`я Дрогобицької міської ради</t>
         </is>
       </c>
       <c r="D95" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E95" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F95" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G95" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H95" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>227</v>
+        <v>183</v>
       </c>
       <c r="C96" t="s" s="4">
-        <v>228</v>
+        <v>184</v>
       </c>
       <c r="D96" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E96" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F96" t="s">
-        <v>217</v>
+        <v>173</v>
       </c>
       <c r="G96" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H96" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>229</v>
+        <v>185</v>
       </c>
       <c r="C97" t="inlineStr" s="4">
         <is>
           <t>5996Про затвердження Програми співфінансування соціально-культурних проєктів 60 на 40  у Дрогобицькій міській територіальній громаді</t>
         </is>
       </c>
       <c r="D97" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E97" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F97" t="s">
-        <v>203</v>
+        <v>159</v>
       </c>
       <c r="G97" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H97" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>230</v>
+        <v>186</v>
       </c>
       <c r="C98" t="inlineStr" s="4">
         <is>
           <t>5997Про затвердження програми з розвитку сфери інформаційних технологій у навчальних закладах Дрогобицької міської територіальної громади у 2021-2025 рр.</t>
         </is>
       </c>
       <c r="D98" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E98" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F98" t="s">
-        <v>212</v>
+        <v>168</v>
       </c>
       <c r="G98" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H98" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>231</v>
+        <v>187</v>
       </c>
       <c r="C99" t="inlineStr" s="4">
         <is>
           <t>5998Про присвоєння імені Героя України генерал-майора Сергія Кульчицького гімназії № 5 Дрогобицької міської ради Львівської області</t>
         </is>
       </c>
       <c r="D99" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E99" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F99" t="s">
-        <v>207</v>
+        <v>163</v>
       </c>
       <c r="G99" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H99" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>232</v>
+        <v>188</v>
       </c>
       <c r="C100" t="inlineStr" s="4">
         <is>
           <t>5999Про зміну типу та назви Верхньогаївського начально-виховного комплексу «Загальноосвітній навчальний заклад І-ІІ ступенів – дошкільний навчальний заклад» Дрогобицької міської ради</t>
         </is>
       </c>
       <c r="D100" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E100" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F100" t="s">
-        <v>203</v>
+        <v>159</v>
       </c>
       <c r="G100" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H100" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>233</v>
+        <v>189</v>
       </c>
       <c r="C101" t="inlineStr" s="4">
         <is>
           <t>6000Про підтвердження факту перебування об’єкту нерухомого майна в комунальній власності територіальної громади в особі Дрогобицької міської ради Львівської області</t>
         </is>
       </c>
       <c r="D101" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E101" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F101" t="s">
-        <v>203</v>
+        <v>159</v>
       </c>
       <c r="G101" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H101" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>234</v>
+        <v>190</v>
       </c>
       <c r="C102" t="s" s="4">
-        <v>235</v>
+        <v>191</v>
       </c>
       <c r="D102" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E102" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F102" t="s">
-        <v>203</v>
+        <v>159</v>
       </c>
       <c r="G102" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H102" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>236</v>
+        <v>192</v>
       </c>
       <c r="C103" t="inlineStr" s="4">
         <is>
           <t>6002Про визнання таким, що втратило чинність, рішення міської ради від 05.03.2021 року №201 та рішення міської ради від 22 квітня 2021 року №333</t>
         </is>
       </c>
       <c r="D103" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E103" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F103" t="s">
-        <v>203</v>
+        <v>159</v>
       </c>
       <c r="G103" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H103" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>237</v>
+        <v>193</v>
       </c>
       <c r="C104" t="inlineStr" s="4">
         <is>
           <t>6003Про затвердження проекту землеустрою щодо відведення земельної ділянки площею 1,3 га по вул. В. Великого, для продажу права оренди на земельних торгах у формі електронного аукціону</t>
         </is>
       </c>
       <c r="D104" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E104" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F104" t="s">
-        <v>225</v>
+        <v>181</v>
       </c>
       <c r="G104" t="s">
-        <v>116</v>
+        <v>72</v>
       </c>
       <c r="H104" t="s">
-        <v>95</v>
-[...76 lines deleted...]
-      <c r="AH104" t="s" s="5">
         <v>51</v>
-      </c>
-[...37 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>238</v>
+        <v>194</v>
       </c>
       <c r="C105" t="inlineStr" s="4">
         <is>
           <t>6004Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок загального користування</t>
         </is>
       </c>
       <c r="D105" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E105" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F105" t="s">
-        <v>207</v>
+        <v>163</v>
       </c>
       <c r="G105" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H105" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>239</v>
+        <v>195</v>
       </c>
       <c r="C106" t="s" s="4">
-        <v>240</v>
+        <v>196</v>
       </c>
       <c r="D106" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E106" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F106" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G106" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H106" t="s">
-        <v>92</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>241</v>
+        <v>197</v>
       </c>
       <c r="C107" t="s" s="4">
-        <v>242</v>
+        <v>198</v>
       </c>
       <c r="D107" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E107" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F107" t="s">
-        <v>207</v>
+        <v>163</v>
       </c>
       <c r="G107" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H107" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>243</v>
+        <v>199</v>
       </c>
       <c r="C108" t="inlineStr" s="4">
         <is>
           <t>6007Про включення в перелік земельних ділянок несільськогосподарського призначення, які підлягають продажу у власність</t>
         </is>
       </c>
       <c r="D108" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E108" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F108" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G108" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H108" t="s">
-        <v>95</v>
-[...28 lines deleted...]
-      <c r="R108" t="s" s="5">
         <v>51</v>
-      </c>
-[...85 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>244</v>
+        <v>200</v>
       </c>
       <c r="C109" t="s" s="4">
-        <v>245</v>
+        <v>201</v>
       </c>
       <c r="D109" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E109" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F109" t="s">
-        <v>225</v>
+        <v>181</v>
       </c>
       <c r="G109" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H109" t="s">
-        <v>105</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>61</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>246</v>
+        <v>202</v>
       </c>
       <c r="C110" t="s" s="4">
-        <v>247</v>
+        <v>203</v>
       </c>
       <c r="D110" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E110" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F110" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G110" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H110" t="s">
-        <v>92</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>248</v>
+        <v>204</v>
       </c>
       <c r="C111" t="inlineStr" s="4">
         <is>
           <t>6010  Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для будівництва та обслуговування житлового будинку, господарських будівель і споруд</t>
         </is>
       </c>
       <c r="D111" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E111" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F111" t="s">
-        <v>212</v>
+        <v>168</v>
       </c>
       <c r="G111" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H111" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>249</v>
+        <v>205</v>
       </c>
       <c r="C112" t="s" s="4">
-        <v>250</v>
+        <v>206</v>
       </c>
       <c r="D112" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E112" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F112" t="s">
-        <v>217</v>
+        <v>173</v>
       </c>
       <c r="G112" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H112" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>251</v>
+        <v>207</v>
       </c>
       <c r="C113" t="s" s="4">
-        <v>252</v>
+        <v>208</v>
       </c>
       <c r="D113" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113" t="s">
         <v>47</v>
       </c>
-      <c r="F113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G113" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H113" t="s">
-        <v>253</v>
-[...116 lines deleted...]
-        <v>83</v>
+        <v>209</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>254</v>
+        <v>210</v>
       </c>
       <c r="C114" t="inlineStr" s="4">
         <is>
           <t>6013  Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для будівництва та обслуговування житлового будинку, господарських будівель і споруд</t>
         </is>
       </c>
       <c r="D114" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E114" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F114" t="s">
-        <v>217</v>
+        <v>173</v>
       </c>
       <c r="G114" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H114" t="s">
-        <v>105</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>255</v>
+        <v>211</v>
       </c>
       <c r="C115" t="inlineStr" s="4">
         <is>
           <t>6014Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для індивідуального садівництва</t>
         </is>
       </c>
       <c r="D115" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E115" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F115" t="s">
-        <v>200</v>
+        <v>156</v>
       </c>
       <c r="G115" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H115" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>256</v>
+        <v>212</v>
       </c>
       <c r="C116" t="s" s="4">
-        <v>257</v>
+        <v>213</v>
       </c>
       <c r="D116" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E116" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F116" t="s">
-        <v>225</v>
+        <v>181</v>
       </c>
       <c r="G116" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H116" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>258</v>
+        <v>214</v>
       </c>
       <c r="C117" t="s" s="4">
-        <v>259</v>
+        <v>215</v>
       </c>
       <c r="D117" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E117" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F117" t="s">
-        <v>200</v>
+        <v>156</v>
       </c>
       <c r="G117" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H117" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>260</v>
+        <v>216</v>
       </c>
       <c r="C118" t="s" s="4">
-        <v>261</v>
+        <v>217</v>
       </c>
       <c r="D118" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E118" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F118" t="s">
-        <v>200</v>
+        <v>156</v>
       </c>
       <c r="G118" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H118" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>262</v>
+        <v>218</v>
       </c>
       <c r="C119" t="s" s="4">
-        <v>263</v>
+        <v>219</v>
       </c>
       <c r="D119" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E119" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F119" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="G119" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H119" t="s">
-        <v>105</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>264</v>
+        <v>220</v>
       </c>
       <c r="C120" t="s" s="4">
-        <v>265</v>
+        <v>221</v>
       </c>
       <c r="D120" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E120" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F120" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G120" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H120" t="s">
-        <v>105</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>266</v>
+        <v>222</v>
       </c>
       <c r="C121" t="s" s="4">
-        <v>267</v>
+        <v>223</v>
       </c>
       <c r="D121" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E121" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F121" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G121" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H121" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>268</v>
+        <v>224</v>
       </c>
       <c r="C122" t="s" s="4">
-        <v>269</v>
+        <v>225</v>
       </c>
       <c r="D122" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E122" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F122" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G122" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H122" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>270</v>
+        <v>226</v>
       </c>
       <c r="C123" t="s" s="4">
-        <v>271</v>
+        <v>227</v>
       </c>
       <c r="D123" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E123" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F123" t="s">
-        <v>272</v>
+        <v>228</v>
       </c>
       <c r="G123" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H123" t="s">
-        <v>95</v>
-[...115 lines deleted...]
-      <c r="AU123" t="s" s="5">
         <v>51</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>273</v>
+        <v>229</v>
       </c>
       <c r="C124" t="s" s="4">
-        <v>274</v>
+        <v>230</v>
       </c>
       <c r="D124" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E124" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F124" t="s">
-        <v>101</v>
+        <v>57</v>
       </c>
       <c r="G124" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H124" t="s">
-        <v>92</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>275</v>
+        <v>231</v>
       </c>
       <c r="C125" t="inlineStr" s="4">
         <is>
           <t>6024Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для індивідуального садівництва</t>
         </is>
       </c>
       <c r="D125" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E125" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F125" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="G125" t="s">
-        <v>116</v>
+        <v>72</v>
       </c>
       <c r="H125" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>276</v>
+        <v>232</v>
       </c>
       <c r="C126" t="inlineStr" s="4">
         <is>
           <t>6025Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для індивідуального садівництва у місті Дрогобичі</t>
         </is>
       </c>
       <c r="D126" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E126" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F126" t="s">
-        <v>277</v>
+        <v>233</v>
       </c>
       <c r="G126" t="s">
-        <v>147</v>
+        <v>103</v>
       </c>
       <c r="H126" t="s">
-        <v>278</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>234</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>279</v>
+        <v>235</v>
       </c>
       <c r="C127" t="inlineStr" s="4">
         <is>
           <t>6026Про припинення права користування земельними ділянками відділу культури та мистецтв виконавчих органів Дрогобицької міської ради</t>
         </is>
       </c>
       <c r="D127" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E127" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F127" t="s">
-        <v>212</v>
+        <v>168</v>
       </c>
       <c r="G127" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H127" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>280</v>
+        <v>236</v>
       </c>
       <c r="C128" t="s" s="4">
-        <v>281</v>
+        <v>237</v>
       </c>
       <c r="D128" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E128" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F128" t="s">
-        <v>217</v>
+        <v>173</v>
       </c>
       <c r="G128" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H128" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>282</v>
+        <v>238</v>
       </c>
       <c r="C129" t="s" s="4">
-        <v>283</v>
+        <v>239</v>
       </c>
       <c r="D129" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E129" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F129" t="s">
-        <v>200</v>
+        <v>156</v>
       </c>
       <c r="G129" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H129" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>284</v>
+        <v>240</v>
       </c>
       <c r="C130" t="inlineStr" s="4">
         <is>
           <t>6029Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок на вул. Парковій</t>
         </is>
       </c>
       <c r="D130" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E130" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F130" t="s">
-        <v>217</v>
+        <v>173</v>
       </c>
       <c r="G130" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H130" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>285</v>
+        <v>241</v>
       </c>
       <c r="C131" t="inlineStr" s="4">
         <is>
           <t>6030Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для ведення особистого селянського господарства</t>
         </is>
       </c>
       <c r="D131" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E131" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F131" t="s">
-        <v>286</v>
+        <v>242</v>
       </c>
       <c r="G131" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H131" t="s">
-        <v>287</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>243</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>288</v>
+        <v>244</v>
       </c>
       <c r="C132" t="inlineStr" s="4">
         <is>
           <t>6031Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки для індивідуального садівництва на вул. Пулюя  </t>
         </is>
       </c>
       <c r="D132" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E132" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F132" t="s">
-        <v>289</v>
+        <v>245</v>
       </c>
       <c r="G132" t="s">
-        <v>116</v>
+        <v>72</v>
       </c>
       <c r="H132" t="s">
-        <v>290</v>
-[...116 lines deleted...]
-        <v>88</v>
+        <v>246</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>291</v>
+        <v>247</v>
       </c>
       <c r="C133" t="inlineStr" s="4">
         <is>
           <t>6032Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок під об’єктами нерухомого майна</t>
         </is>
       </c>
       <c r="D133" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E133" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F133" t="s">
-        <v>292</v>
+        <v>248</v>
       </c>
       <c r="G133" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H133" t="s">
-        <v>95</v>
-[...7 lines deleted...]
-      <c r="K133" t="s" s="5">
         <v>51</v>
-      </c>
-[...106 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>293</v>
+        <v>249</v>
       </c>
       <c r="C134" t="inlineStr" s="4">
         <is>
           <t>6033Про надання згоди на виготовлення технічної документації з землеустрою щодо поділу та об’єднання земельних ділянок у м. Дрогобичі</t>
         </is>
       </c>
       <c r="D134" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E134" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F134" t="s">
-        <v>217</v>
+        <v>173</v>
       </c>
       <c r="G134" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H134" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>294</v>
+        <v>250</v>
       </c>
       <c r="C135" t="inlineStr" s="4">
         <is>
           <t>6034Про надання згоди на виготовлення технічної документації з землеустрою щодо поділу та об’єднання земельних ділянок</t>
         </is>
       </c>
       <c r="D135" t="s">
+        <v>16</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135" t="s">
+        <v>98</v>
+      </c>
+      <c r="G135" t="s">
+        <v>10</v>
+      </c>
+      <c r="H135" t="s">
         <v>58</v>
-      </c>
-[...127 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>295</v>
+        <v>251</v>
       </c>
       <c r="C136" t="inlineStr" s="4">
         <is>
           <t>6035Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення меж земельних ділянок в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D136" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E136" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F136" t="s">
-        <v>217</v>
+        <v>173</v>
       </c>
       <c r="G136" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H136" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>296</v>
+        <v>252</v>
       </c>
       <c r="C137" t="inlineStr" s="4">
         <is>
           <t>6036Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок для будівництва та обслуговування будівель громадських та релігійних організацій</t>
         </is>
       </c>
       <c r="D137" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E137" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F137" t="s">
-        <v>225</v>
+        <v>181</v>
       </c>
       <c r="G137" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H137" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>297</v>
+        <v>253</v>
       </c>
       <c r="C138" t="inlineStr" s="4">
         <is>
           <t>6037Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки для будівництва та обслуговування багатоквартирного житлового будинку</t>
         </is>
       </c>
       <c r="D138" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E138" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F138" t="s">
-        <v>207</v>
+        <v>163</v>
       </c>
       <c r="G138" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H138" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>298</v>
+        <v>254</v>
       </c>
       <c r="C139" t="inlineStr" s="4">
         <is>
           <t>6038Про затвердження матеріалів проектів землеустрою щодо відведення земельних ділянок та передачу у власність земельних ділянок</t>
         </is>
       </c>
       <c r="D139" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E139" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F139" t="s">
-        <v>225</v>
+        <v>181</v>
       </c>
       <c r="G139" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H139" t="s">
-        <v>95</v>
-[...25 lines deleted...]
-      <c r="Q139" t="s" s="5">
         <v>51</v>
-      </c>
-[...88 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>299</v>
+        <v>255</v>
       </c>
       <c r="C140" t="inlineStr" s="4">
         <is>
           <t>6039Про затвердження матеріалів  проектів землеустрою щодо відведення земельних ділянок та передачу у власність земельних ділянок в с. Рихтичі</t>
         </is>
       </c>
       <c r="D140" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E140" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F140" t="s">
-        <v>207</v>
+        <v>163</v>
       </c>
       <c r="G140" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H140" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>300</v>
+        <v>256</v>
       </c>
       <c r="C141" t="inlineStr" s="4">
         <is>
           <t>6040Про затвердження матеріалів проектів землеустрою щодо відведення земельних ділянок для будівництва та обслуговування багатоквартирного житлового будинку</t>
         </is>
       </c>
       <c r="D141" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E141" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F141" t="s">
-        <v>203</v>
+        <v>159</v>
       </c>
       <c r="G141" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H141" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>301</v>
+        <v>257</v>
       </c>
       <c r="C142" t="inlineStr" s="4">
         <is>
           <t>6041Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки на вул. Парковій (Венгжин)</t>
         </is>
       </c>
       <c r="D142" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E142" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F142" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="G142" t="s">
-        <v>147</v>
+        <v>103</v>
       </c>
       <c r="H142" t="s">
-        <v>278</v>
-[...116 lines deleted...]
-        <v>88</v>
+        <v>234</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>302</v>
+        <v>258</v>
       </c>
       <c r="C143" t="inlineStr" s="4">
         <is>
           <t>6042Про затвердження матеріалів  проектів землеустрою щодо відведення земельних ділянок та передачу у власність земельних ділянок (Верхні Гаї)  </t>
         </is>
       </c>
       <c r="D143" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E143" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F143" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="G143" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H143" t="s">
-        <v>105</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>61</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>303</v>
+        <v>259</v>
       </c>
       <c r="C144" t="inlineStr" s="4">
         <is>
           <t>6043Про затвердження матеріалів  проекту землеустрою щодо відведення земельної ділянки та передачу у власність земельної ділянки на вул. Парковій</t>
         </is>
       </c>
       <c r="D144" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E144" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F144" t="s">
-        <v>207</v>
+        <v>163</v>
       </c>
       <c r="G144" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H144" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>304</v>
+        <v>260</v>
       </c>
       <c r="C145" t="inlineStr" s="4">
         <is>
           <t>6044Про затвердження матеріалів проектів землеустрою щодо відведення земельних ділянок для індивідуального садівництва та передачу у власність земельних ділянок</t>
         </is>
       </c>
       <c r="D145" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E145" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F145" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G145" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H145" t="s">
-        <v>92</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>305</v>
+        <v>261</v>
       </c>
       <c r="C146" t="inlineStr" s="4">
         <is>
           <t>6046Про затвердження технічної документації з землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) та передачу у власність земельних ділянок</t>
         </is>
       </c>
       <c r="D146" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E146" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F146" t="s">
-        <v>217</v>
+        <v>173</v>
       </c>
       <c r="G146" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H146" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>306</v>
+        <v>262</v>
       </c>
       <c r="C147" t="inlineStr" s="4">
         <is>
           <t>6047Про надання дозволу на виготовлення проекту землеустрою щодо відведення земельної ділянки та затвердження матеріалів   проектів землеустрою щодо відведення земельних ділянок для</t>
         </is>
       </c>
       <c r="D147" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E147" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F147" t="s">
-        <v>200</v>
+        <v>156</v>
       </c>
       <c r="G147" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H147" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>307</v>
+        <v>263</v>
       </c>
       <c r="C148" t="inlineStr" s="4">
         <is>
           <t>6049Про надання дозволу на виготовлення проекту землеустрою щодо відведення земельної ділянки та затвердження матеріалів   проектів землеустрою щодо відведення земельних ділянок для</t>
         </is>
       </c>
       <c r="D148" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E148" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F148" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G148" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H148" t="s">
-        <v>92</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>308</v>
+        <v>264</v>
       </c>
       <c r="C149" t="inlineStr" s="4">
         <is>
           <t>6050Про затвердження матеріалів проектів землеустрою щодо відведення земельних ділянок та технічної документації під об’єктами нерухомого майна</t>
         </is>
       </c>
       <c r="D149" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E149" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F149" t="s">
-        <v>200</v>
+        <v>156</v>
       </c>
       <c r="G149" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H149" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>309</v>
+        <v>265</v>
       </c>
       <c r="C150" t="s" s="4">
-        <v>310</v>
+        <v>266</v>
       </c>
       <c r="D150" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E150" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F150" t="s">
-        <v>115</v>
+        <v>71</v>
       </c>
       <c r="G150" t="s">
-        <v>147</v>
+        <v>103</v>
       </c>
       <c r="H150" t="s">
-        <v>311</v>
-[...116 lines deleted...]
-        <v>83</v>
+        <v>267</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>312</v>
+        <v>268</v>
       </c>
       <c r="C151" t="inlineStr" s="4">
         <is>
           <t>6052Про затвердження матеріалів проектів землеустрою щодо відведення земельних ділянок та технічної документації під об’єктами нерухомого майна</t>
         </is>
       </c>
       <c r="D151" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E151" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F151" t="s">
-        <v>94</v>
+        <v>50</v>
       </c>
       <c r="G151" t="s">
-        <v>116</v>
+        <v>72</v>
       </c>
       <c r="H151" t="s">
-        <v>92</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>313</v>
+        <v>269</v>
       </c>
       <c r="C152" t="s" s="4">
-        <v>314</v>
+        <v>270</v>
       </c>
       <c r="D152" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152" t="s">
         <v>47</v>
       </c>
-      <c r="F152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G152" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H152" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>315</v>
+        <v>271</v>
       </c>
       <c r="C153" t="s" s="4">
-        <v>316</v>
+        <v>272</v>
       </c>
       <c r="D153" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="E153" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F153" t="s">
-        <v>317</v>
+        <v>273</v>
       </c>
       <c r="G153" t="s">
-        <v>147</v>
+        <v>103</v>
       </c>
       <c r="H153" t="s">
-        <v>145</v>
-[...116 lines deleted...]
-        <v>83</v>
+        <v>101</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>318</v>
+        <v>274</v>
       </c>
       <c r="C154" t="s" s="4">
-        <v>319</v>
+        <v>275</v>
       </c>
       <c r="D154" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="E154" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F154" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="G154" t="s">
-        <v>116</v>
+        <v>72</v>
       </c>
       <c r="H154" t="s">
-        <v>50</v>
-[...116 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>320</v>
+        <v>276</v>
       </c>
       <c r="C155" t="s" s="4">
-        <v>321</v>
+        <v>277</v>
       </c>
       <c r="D155" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E155" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F155" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="G155" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="H155" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="I155" t="s" s="5">
         <v>51</v>
-      </c>
-[...112 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="156">
       <c r="A156"/>
       <c r="B156"/>
       <c r="C156"/>
       <c r="D156"/>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156"/>
-      <c r="I156" t="s">
-[...115 lines deleted...]
-      </c>
     </row>
     <row r="157">
       <c r="A157"/>
       <c r="B157"/>
       <c r="C157"/>
       <c r="D157"/>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157"/>
-      <c r="I157" t="s">
-[...115 lines deleted...]
-      </c>
     </row>
     <row r="158">
       <c r="A158"/>
       <c r="B158"/>
       <c r="C158"/>
       <c r="D158"/>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158"/>
-      <c r="I158" t="s">
-[...115 lines deleted...]
-      </c>
     </row>
     <row r="159">
       <c r="A159"/>
       <c r="B159"/>
       <c r="C159"/>
       <c r="D159"/>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159"/>
-      <c r="I159" t="s">
-[...115 lines deleted...]
-      </c>
     </row>
     <row r="160">
       <c r="A160"/>
       <c r="B160"/>
       <c r="C160"/>
       <c r="D160"/>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160"/>
-      <c r="I160" t="s">
-[...115 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>