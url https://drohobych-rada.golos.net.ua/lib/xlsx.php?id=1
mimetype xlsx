--- v0 (2025-12-16)
+++ v1 (2026-06-19)
@@ -26,117 +26,117 @@
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>VII сесія VII скликання</t>
   </si>
   <si>
     <t>Дрогобицька міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
+    <t>Оленич Сергій Романович</t>
+  </si>
+  <si>
+    <t>Кушлик Юрій Орестович</t>
+  </si>
+  <si>
+    <t>Скірко Орест Володимирович</t>
+  </si>
+  <si>
+    <t>Бернадович Володимир Анатолійович</t>
+  </si>
+  <si>
+    <t>Пристай Богдан Романович</t>
+  </si>
+  <si>
+    <t>Городинський Михайло Мар`янович</t>
+  </si>
+  <si>
+    <t>Городиський Тарас Іванович</t>
+  </si>
+  <si>
+    <t>Вітульська Марія Іванівна</t>
+  </si>
+  <si>
+    <t>Майданюк Олег Євгенійович</t>
+  </si>
+  <si>
+    <t>Лужецький Мирослав Богданович</t>
+  </si>
+  <si>
+    <t>Шеремета Михайло Михайлович</t>
+  </si>
+  <si>
+    <t>Курчик Роман Михайлович</t>
+  </si>
+  <si>
+    <t>Тюска Віктор Миколайович</t>
+  </si>
+  <si>
+    <t>Дзюрах Ірина Василівна</t>
+  </si>
+  <si>
+    <t>Розлуцький Ігор Миколайович</t>
+  </si>
+  <si>
+    <t>Кучма Тарас Ярославович</t>
+  </si>
+  <si>
+    <t>Семенишин Зіновій Миронович</t>
+  </si>
+  <si>
     <t>Андрухів Андрій Васильович</t>
   </si>
   <si>
+    <t>Броварський Назарій Ярославович</t>
+  </si>
+  <si>
+    <t>Хрущ Олег Васильович</t>
+  </si>
+  <si>
     <t>Балог Олег Богданович</t>
   </si>
   <si>
-    <t>Бернадович Володимир Анатолійович</t>
-[...1 lines deleted...]
-  <si>
     <t>Бичковяк Олена Вікторівна</t>
   </si>
   <si>
-    <t>Броварський Назарій Ярославович</t>
-[...10 lines deleted...]
-  <si>
     <t>Грицай Роман Миколайович</t>
-  </si>
-[...40 lines deleted...]
-    <t>Кучма Тарас Ярославович</t>
   </si>
   <si>
     <t>18.03.16  11:05:31</t>
   </si>
   <si>
     <t>1Про обрання секретаря сесії</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 22</t>
   </si>
   <si>
     <t>Проти: 0</t>
   </si>
   <si>
     <t>Утримались: 1</t>
   </si>
   <si>
     <t>За</t>
   </si>
@@ -285,52 +285,52 @@
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="15"/>
     <col min="10" max="10" width="15"/>
     <col min="11" max="11" width="15"/>
     <col min="12" max="12" width="15"/>
     <col min="13" max="13" width="15"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="15"/>
     <col min="16" max="16" width="15"/>
     <col min="17" max="17" width="15"/>
     <col min="18" max="18" width="15"/>
     <col min="19" max="19" width="15"/>
     <col min="20" max="20" width="15"/>
     <col min="21" max="21" width="15"/>
     <col min="22" max="22" width="15"/>
     <col min="23" max="23" width="15"/>
     <col min="24" max="24" width="15"/>
     <col min="25" max="25" width="15"/>
     <col min="26" max="26" width="15"/>
     <col min="27" max="27" width="15"/>
     <col min="28" max="28" width="15"/>
     <col min="29" max="29" width="15"/>
-    <col min="30" max="30" width="53"/>
-    <col min="31" max="31" width="45"/>
+    <col min="30" max="30" width="49"/>
+    <col min="31" max="31" width="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1" t="s" s="3">
         <v>5</v>
       </c>
       <c r="J1" t="s" s="3">
@@ -428,93 +428,93 @@
       <c r="I2" t="s" s="5">
         <v>35</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>35</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>35</v>
       </c>
       <c r="L2" t="s" s="5">
         <v>35</v>
       </c>
       <c r="M2" t="s" s="5">
         <v>35</v>
       </c>
       <c r="N2" t="s" s="5">
         <v>35</v>
       </c>
       <c r="O2" t="s" s="5">
         <v>35</v>
       </c>
       <c r="P2" t="s" s="5">
         <v>35</v>
       </c>
       <c r="Q2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="T2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="Y2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="Z2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AA2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AC2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD2" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE2" t="s" s="5">
         <v>36</v>
-      </c>
-[...40 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" t="s" s="4">
         <v>38</v>
       </c>
       <c r="D3" t="s">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>31</v>
       </c>
       <c r="F3" t="s">
         <v>32</v>
       </c>
       <c r="G3" t="s">
         <v>33</v>
       </c>
       <c r="H3" t="s">
@@ -526,63 +526,63 @@
       <c r="J3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="L3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="M3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="N3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="O3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="P3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="Q3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="R3" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S3" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="T3" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U3" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V3" t="s" s="5">
         <v>36</v>
-      </c>
-[...10 lines deleted...]
-        <v>35</v>
       </c>
       <c r="W3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="Y3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="Z3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="AA3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="AB3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="AC3" t="s" s="5">
         <v>35</v>
       </c>
       <c r="AD3" t="s" s="5">
         <v>35</v>
       </c>
@@ -609,54 +609,54 @@
       <c r="F4" t="s">
         <v>32</v>
       </c>
       <c r="G4" t="s">
         <v>33</v>
       </c>
       <c r="H4" t="s">
         <v>42</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="J4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="K4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="L4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="M4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="N4" t="s" s="5">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="O4" t="s" s="5">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="Q4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="R4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="S4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="T4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="U4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="V4" t="s" s="5">
         <v>35</v>
       </c>
       <c r="W4" t="s" s="5">
         <v>35</v>
       </c>
@@ -886,108 +886,108 @@
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>6Про виділення з міського бюджету м. Дрогобича коштів на фінансування професійно-технічної освіти у лютому 2016 року</t>
         </is>
       </c>
       <c r="D7" t="s">
         <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>31</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
       <c r="H7" t="s">
         <v>34</v>
       </c>
       <c r="I7" t="s" s="5">
         <v>35</v>
       </c>
       <c r="J7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="K7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="O7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="P7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="Q7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="T7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="Y7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="Z7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AA7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB7" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AC7" t="s" s="5">
         <v>36</v>
-      </c>
-[...55 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AD7" t="s" s="5">
         <v>35</v>
       </c>
       <c r="AE7" t="s" s="5">
         <v>35</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" t="s" s="4">
         <v>51</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>31</v>
       </c>
       <c r="F8" t="s">
@@ -1060,114 +1060,114 @@
         <v>35</v>
       </c>
       <c r="AC8" t="s" s="5">
         <v>35</v>
       </c>
       <c r="AD8" t="s" s="5">
         <v>35</v>
       </c>
       <c r="AE8" t="s" s="5">
         <v>35</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9" t="s">
         <v>52</v>
       </c>
       <c r="J9" t="s">
+        <v>52</v>
+      </c>
+      <c r="K9" t="s">
+        <v>52</v>
+      </c>
+      <c r="L9" t="s">
+        <v>52</v>
+      </c>
+      <c r="M9" t="s">
+        <v>52</v>
+      </c>
+      <c r="N9" t="s">
         <v>53</v>
       </c>
-      <c r="K9" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O9" t="s">
+        <v>52</v>
+      </c>
+      <c r="P9" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>52</v>
+      </c>
+      <c r="R9" t="s">
+        <v>52</v>
+      </c>
+      <c r="S9" t="s">
+        <v>52</v>
+      </c>
+      <c r="T9" t="s">
+        <v>52</v>
+      </c>
+      <c r="U9" t="s">
+        <v>52</v>
+      </c>
+      <c r="V9" t="s">
         <v>53</v>
       </c>
-      <c r="P9" t="s">
-[...2 lines deleted...]
-      <c r="Q9" t="s">
+      <c r="W9" t="s">
+        <v>52</v>
+      </c>
+      <c r="X9" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>52</v>
+      </c>
+      <c r="AC9" t="s">
         <v>53</v>
       </c>
-      <c r="R9" t="s">
+      <c r="AD9" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE9" t="s">
         <v>53</v>
-      </c>
-[...37 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10" t="s">
         <v>33</v>
       </c>
       <c r="J10" t="s">
         <v>33</v>
       </c>
       <c r="K10" t="s">
         <v>33</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>33</v>
@@ -1218,145 +1218,145 @@
         <v>33</v>
       </c>
       <c r="AC10" t="s">
         <v>33</v>
       </c>
       <c r="AD10" t="s">
         <v>33</v>
       </c>
       <c r="AE10" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11" t="s">
         <v>54</v>
       </c>
       <c r="J11" t="s">
+        <v>54</v>
+      </c>
+      <c r="K11" t="s">
+        <v>54</v>
+      </c>
+      <c r="L11" t="s">
+        <v>54</v>
+      </c>
+      <c r="M11" t="s">
+        <v>54</v>
+      </c>
+      <c r="N11" t="s">
+        <v>54</v>
+      </c>
+      <c r="O11" t="s">
+        <v>54</v>
+      </c>
+      <c r="P11" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>54</v>
+      </c>
+      <c r="R11" t="s">
+        <v>54</v>
+      </c>
+      <c r="S11" t="s">
+        <v>54</v>
+      </c>
+      <c r="T11" t="s">
+        <v>54</v>
+      </c>
+      <c r="U11" t="s">
+        <v>54</v>
+      </c>
+      <c r="V11" t="s">
         <v>55</v>
       </c>
-      <c r="K11" t="s">
-[...17 lines deleted...]
-      <c r="Q11" t="s">
+      <c r="W11" t="s">
+        <v>54</v>
+      </c>
+      <c r="X11" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC11" t="s">
         <v>55</v>
       </c>
-      <c r="R11" t="s">
+      <c r="AD11" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE11" t="s">
         <v>55</v>
-      </c>
-[...37 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12" t="s">
         <v>56</v>
       </c>
       <c r="J12" t="s">
         <v>56</v>
       </c>
       <c r="K12" t="s">
         <v>56</v>
       </c>
       <c r="L12" t="s">
         <v>56</v>
       </c>
       <c r="M12" t="s">
         <v>56</v>
       </c>
       <c r="N12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O12" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="P12" t="s">
         <v>56</v>
       </c>
       <c r="Q12" t="s">
         <v>56</v>
       </c>
       <c r="R12" t="s">
         <v>56</v>
       </c>
       <c r="S12" t="s">
         <v>56</v>
       </c>
       <c r="T12" t="s">
         <v>56</v>
       </c>
       <c r="U12" t="s">
         <v>56</v>
       </c>
       <c r="V12" t="s">
         <v>56</v>
       </c>
       <c r="W12" t="s">
         <v>56</v>
       </c>